--- v2 (2026-02-28)
+++ v3 (2026-04-26)
@@ -2377,51 +2377,51 @@
           </rPr>
           <t xml:space="preserve">Colbún
 Curicó
 Empedrado
 Hualañé
 Licantén
 Linares
 Longaví
 Parral
 Pelarco
 Pencahue
 Retiro
 Río Claro
 Sagrada Familia
 San Clemente
 San Rafael
 Vichuquén</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="486">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="488">
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Nombre</t>
   </si>
   <si>
     <t>Estado</t>
   </si>
   <si>
     <t>Contactos</t>
   </si>
   <si>
     <t>Presidente</t>
   </si>
   <si>
     <t>Vicepresidente</t>
   </si>
   <si>
     <t>Secretario</t>
   </si>
   <si>
     <t>Tesorero</t>
   </si>
   <si>
@@ -2595,1215 +2595,1221 @@
   <si>
     <t>Asociación de Municipalidades de la Zona Oriente de la Región Metropolitana (En Proceso de Liquidación)</t>
   </si>
   <si>
     <t>LIQUIDADA</t>
   </si>
   <si>
     <t>Cristóbal Varela - Secretario Ejecutivo - contacto@amzo.cl - +56954173803</t>
   </si>
   <si>
     <t>Cristóbal Lira Ibáñez</t>
   </si>
   <si>
     <t>Maximiliano Del Real Mihovilovic</t>
   </si>
   <si>
     <t>2025-08-04</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>ASOCIACIÓN DE MUNICIPALIDADES PARA EL DESARROLLO ECONÓMICO LOCAL (AMDEL)</t>
   </si>
   <si>
+    <t>Manuel López - Secretario Ejecutivo - amdelconcepcion@gmail.com - 990781443</t>
+  </si>
+  <si>
+    <t>Rodrigo Montero Cuevas</t>
+  </si>
+  <si>
+    <t>Angel Castro Medina</t>
+  </si>
+  <si>
+    <t>José Sáez Vinet</t>
+  </si>
+  <si>
+    <t>Carlos Pinilla Pinilla</t>
+  </si>
+  <si>
+    <t>2027-07-03</t>
+  </si>
+  <si>
+    <t>11</t>
+  </si>
+  <si>
+    <t>Asociación de Municipalidades Territorio de Riego Canal Laja-Diguillín</t>
+  </si>
+  <si>
+    <t>Pía Sandoval Manosalva - Secretaria Ejecutiva - asociacionlajadiguillin@gmail.com - 995119970</t>
+  </si>
+  <si>
+    <t>Renán Cabezas Arroyo</t>
+  </si>
+  <si>
+    <t>Gonzalo Bustamante Troncoso</t>
+  </si>
+  <si>
+    <t>Jairo Del Pino Lema</t>
+  </si>
+  <si>
+    <t>Patricio Suazo Romero</t>
+  </si>
+  <si>
+    <t>2027-06-06</t>
+  </si>
+  <si>
+    <t>12</t>
+  </si>
+  <si>
+    <t>Asociación de Municipios para la Conservación de la Biodiversidad de la Región de Los Ríos</t>
+  </si>
+  <si>
+    <t>Jessica Leal Gómez - Secretaria Ejecutiva - asociacion@conservacionlosrios.cl - +56989126508</t>
+  </si>
+  <si>
+    <t>Gonzalo Andrés Lara Martínez</t>
+  </si>
+  <si>
+    <t>Daniel Utreras Parra</t>
+  </si>
+  <si>
+    <t>2027-01-20</t>
+  </si>
+  <si>
+    <t>13</t>
+  </si>
+  <si>
+    <t>Asociación de Municipios Rurales Regiones de Tarapacá y Arica-Parinacota</t>
+  </si>
+  <si>
+    <t>María José Ramírez - Secretaria Ejecutiva - mramirez@amrurales.cl - 582232990</t>
+  </si>
+  <si>
+    <t>Alex Castillo Blas</t>
+  </si>
+  <si>
+    <t>René Viza Quenaya</t>
+  </si>
+  <si>
+    <t>2028-06-27</t>
+  </si>
+  <si>
+    <t>14</t>
+  </si>
+  <si>
+    <t>Asociación Regional de Municipios de Atacama</t>
+  </si>
+  <si>
+    <t>POR VENCER</t>
+  </si>
+  <si>
+    <t>Wilson Wastavino Rivera - Secretario Ejecutivo - atacama.arma@gmail.com - 932259691</t>
+  </si>
+  <si>
+    <t>Mario Araya Rojas</t>
+  </si>
+  <si>
+    <t>Víctor Isla Lutz</t>
+  </si>
+  <si>
+    <t>2026-07-19</t>
+  </si>
+  <si>
+    <t>15</t>
+  </si>
+  <si>
+    <t>Asociación de Municipalidades de la Provincia de Arauco, ARAUCO7</t>
+  </si>
+  <si>
+    <t>NO VIGENTE</t>
+  </si>
+  <si>
+    <t>Gary Guerrero - Secretario Ejecutivo - arauco7@yahoo.es - (9-61509199</t>
+  </si>
+  <si>
+    <t>Cristián Peña Morales</t>
+  </si>
+  <si>
+    <t>Pablo Vargas Verdugo</t>
+  </si>
+  <si>
+    <t>2023-08-13</t>
+  </si>
+  <si>
+    <t>16</t>
+  </si>
+  <si>
+    <t>Asociación de Municipalidades de la Región de Aconcagua</t>
+  </si>
+  <si>
+    <t>Julio Calderón - Secretario Ejecutivo - juliocalderon1956@yahoo.es - 09-93318202</t>
+  </si>
+  <si>
+    <t>2021-12-31</t>
+  </si>
+  <si>
+    <t>17</t>
+  </si>
+  <si>
+    <t>Asociación de Municipalidades para el Desarrollo de la Apicultura, el Turismo y el Medio Ambiente en la Zona de Amortiguación de la Reserva Nacional Llanquihue, Parque Alerce Andino y Parque Nacional Hornopirén, de la Región de Los Lagos</t>
+  </si>
+  <si>
+    <t>jjolavarria - secretariaejecutiva - jjolavarria@yahoo.es</t>
+  </si>
+  <si>
+    <t>2015-10-24</t>
+  </si>
+  <si>
+    <t>18</t>
+  </si>
+  <si>
+    <t>Asociación de Municipalidades de Chile (AMUCH)</t>
+  </si>
+  <si>
+    <t>Andrés Chacón Romero - Secretario Ejecutivo - contacto@amuch.cl - +56 2330 40 100 | César Rojas Ríos - Director Ejecutivo - crojas@amuch.cl | director ejecutivo - director ejecutivo - directorejecutivo@amuch.cl</t>
+  </si>
+  <si>
+    <t>Pablo Silva Pérez</t>
+  </si>
+  <si>
+    <t>2029-04-21</t>
+  </si>
+  <si>
+    <t>19</t>
+  </si>
+  <si>
+    <t>Asociación Regional de Municipalidades de Magallanes y Antártica Chilena o AMUMAG</t>
+  </si>
+  <si>
+    <t>Mónica Leal. - Secretaria Ejecutiva - monicaleal@amumag.cl - 612371454</t>
+  </si>
+  <si>
+    <t>Patricio Fernández Alarcón</t>
+  </si>
+  <si>
+    <t>José Parada Aguilar</t>
+  </si>
+  <si>
+    <t>Luis Barría Andrade</t>
+  </si>
+  <si>
+    <t>2028-01-09</t>
+  </si>
+  <si>
+    <t>20</t>
+  </si>
+  <si>
+    <t>Asociación de Municipalidades del Norte de Chile (AMUNOCHI)</t>
+  </si>
+  <si>
+    <t>Sandra Pastenes - Secretaria Ejecutiva - amunochi@gmail.com - 9 56446553</t>
+  </si>
+  <si>
+    <t>Eliecer Chamorro Vargas</t>
+  </si>
+  <si>
+    <t>Hugo Rodríguez Castillo</t>
+  </si>
+  <si>
+    <t>2027-11-21</t>
+  </si>
+  <si>
+    <t>21</t>
+  </si>
+  <si>
+    <t>Asociación de Municipalidades de la Región de O´Higgins (MURO´H)</t>
+  </si>
+  <si>
+    <t>Rogelio Luco - Secretario Ejecutivo - rogelio.luco@muroh.cl - 975881035</t>
+  </si>
+  <si>
+    <t>Luis Barra Villanueva</t>
+  </si>
+  <si>
+    <t>Fermín Carreño Carreño</t>
+  </si>
+  <si>
+    <t>2027-05-26</t>
+  </si>
+  <si>
+    <t>22</t>
+  </si>
+  <si>
+    <t>Asociación de Municipalidades del Punilla (AMP)</t>
+  </si>
+  <si>
+    <t>Rodrigo Cisternas - Secretario Ejecutivo - rcisternasg@gmail.com - 998455289</t>
+  </si>
+  <si>
+    <t>Wilson Palma Jelves</t>
+  </si>
+  <si>
+    <t>Rubén Méndez Venegas</t>
+  </si>
+  <si>
+    <t>Cristofer Valdés González</t>
+  </si>
+  <si>
+    <t>23</t>
+  </si>
+  <si>
+    <t>Asociación de Municipalidades de la Región de Valparaíso</t>
+  </si>
+  <si>
     <t>SIN ACTUALIZAR</t>
   </si>
   <si>
-    <t>Manuel López - Secretario Ejecutivo - amdelconcepcion@gmail.com - 990781443</t>
-[...179 lines deleted...]
-    <t>Asociación de Municipalidades del Norte de Chile (AMUNOCHI)</t>
+    <t>María José Escobar Opazo - Secretaria Ejecutiva - secretariaejecutiva@asomunisvalparaiso.cl - +56 987608391</t>
+  </si>
+  <si>
+    <t>Freddy Antonio Ramírez Villalobos</t>
+  </si>
+  <si>
+    <t>Francisco Javier Villegas Alegre</t>
+  </si>
+  <si>
+    <t>2025-12-17</t>
+  </si>
+  <si>
+    <t>24</t>
+  </si>
+  <si>
+    <t>Asociación de Municipalidades de la Provincia de Osorno</t>
+  </si>
+  <si>
+    <t>Jorge Pasminio C. - Secretario Ejecutivo - jpasminio@asociacionosorno.cl - +56 998934343</t>
+  </si>
+  <si>
+    <t>Jaime Bertín Valenzuela</t>
+  </si>
+  <si>
+    <t>Sebastián Cruzat Cárcamo</t>
+  </si>
+  <si>
+    <t>2028-01-15</t>
+  </si>
+  <si>
+    <t>25</t>
+  </si>
+  <si>
+    <t>Asociación de Municipalidades Provincia de Llanquihue para el Manejo Sustentable de Residuos y Gestión Ambiental</t>
+  </si>
+  <si>
+    <t>Fernanda Tapia. - Sin Informacion - fernanda@asociacionllanquihue.cl - +56 992202484</t>
+  </si>
+  <si>
+    <t>Tomás Gárate Silva</t>
+  </si>
+  <si>
+    <t>Nabih Soza Cárdenas</t>
+  </si>
+  <si>
+    <t>2024-07-30</t>
+  </si>
+  <si>
+    <t>26</t>
+  </si>
+  <si>
+    <t>ASOCIACIÓN DE MUNICIPALIDADES CON ALCALDE MAPUCHE, AMCAM (DISUELTA)</t>
+  </si>
+  <si>
+    <t>Mauricio Vergara - Secretario Ejecutivo - secretarioejecutivo@amcam.cl - +56972564276</t>
+  </si>
+  <si>
+    <t>2025-01-29</t>
+  </si>
+  <si>
+    <t>27</t>
+  </si>
+  <si>
+    <t>ASOCIACIÓN MUNICIPAL PARA LA SUSTENTABILIDAD AMBIENTAL, AMUSA (DISUELTA)</t>
+  </si>
+  <si>
+    <t>2023-01-23</t>
+  </si>
+  <si>
+    <t>28</t>
+  </si>
+  <si>
+    <t>ASOCIACIÓN DE MUNICIPALIDADES DE LA REGIÓN DEL MAULE</t>
+  </si>
+  <si>
+    <t>Cristian Labra Fernández - Secretario Ejecutivo - cristianlabra.amm@gmail.com - +569 78286685</t>
+  </si>
+  <si>
+    <t>2020-12-31</t>
+  </si>
+  <si>
+    <t>29</t>
+  </si>
+  <si>
+    <t>ASOCIACIÓN DE MUNICIPALIDADES DE CIUDADES PUERTO Y DE BORDE COSTERO DE CHILE (ANCPCH)</t>
+  </si>
+  <si>
+    <t>Hernán Figueroa García - Secretario Ejecutivo - ancpch@gmail.com - +56961424263</t>
+  </si>
+  <si>
+    <t>Mauricio Soria Macchiavello</t>
+  </si>
+  <si>
+    <t>Manuel Rivera Martínez</t>
+  </si>
+  <si>
+    <t>2026-04-20</t>
+  </si>
+  <si>
+    <t>30</t>
+  </si>
+  <si>
+    <t>ASOCIACIÓN DE MUNICIPALIDADES CON CASINOS DE JUEGOS</t>
+  </si>
+  <si>
+    <t>2014-12-30</t>
+  </si>
+  <si>
+    <t>31</t>
+  </si>
+  <si>
+    <t>ASOCIACIÓN DE MUNICIPIOS CIUDAD SUR</t>
+  </si>
+  <si>
+    <t>José Soto Sandoval - Secretario Ejecutivo - secretaria.ejecutiva@municipiosciudadsur.cl - +56952080633</t>
+  </si>
+  <si>
+    <t>Cristóbal Labra Bassa</t>
+  </si>
+  <si>
+    <t>Manuel Zúñiga Aguilar</t>
+  </si>
+  <si>
+    <t>Gustavo Toro Quintana</t>
+  </si>
+  <si>
+    <t>2027-06-20</t>
+  </si>
+  <si>
+    <t>32</t>
+  </si>
+  <si>
+    <t>ASOCIACIÓN DE MUNICIPIOS DE DESARROLLO INTERCOMUNAL DE CHILOÉ</t>
+  </si>
+  <si>
+    <t>Luis González - Secretario Ejecutivo - +56940957081</t>
+  </si>
+  <si>
+    <t>Alex Waldemar Gómez Aguilar</t>
+  </si>
+  <si>
+    <t>Carlos Gómez Miranda</t>
+  </si>
+  <si>
+    <t>Franco Darío Ojeda Ojeda</t>
+  </si>
+  <si>
+    <t>2025-09-08</t>
+  </si>
+  <si>
+    <t>33</t>
+  </si>
+  <si>
+    <t>ASOCIACIÓN DE MUNICIPIOS COSTA ARAUCANÍA</t>
+  </si>
+  <si>
+    <t>Gestión - Gestión - gestionglobal.contacto@gmail.com | Ricardo Herrera - Secretario Ejecutivo - ricardoherreracore@gmail.com - +56998684923</t>
+  </si>
+  <si>
+    <t>Guillermo Martínez Soto</t>
+  </si>
+  <si>
+    <t>César Sepúlveda Huerta</t>
+  </si>
+  <si>
+    <t>Helmut Martínez Aillapán</t>
+  </si>
+  <si>
+    <t>Ricardo Tripainao Calfulaf</t>
+  </si>
+  <si>
+    <t>2027-02-04</t>
+  </si>
+  <si>
+    <t>34</t>
+  </si>
+  <si>
+    <t>ASOCIACIÓN DE MUNICIPALIDADES RURALES DEL NORTE CHICO</t>
+  </si>
+  <si>
+    <t>Sergio Ríos - Secretario Ejecutivo - sergiorios.c@gmail.com - +56968442533</t>
+  </si>
+  <si>
+    <t>2027-03-17</t>
+  </si>
+  <si>
+    <t>35</t>
+  </si>
+  <si>
+    <t>ASOCIACIÓN DE MUNICIPALIDADES DE LA REGIÓN DE COQUIMBO</t>
+  </si>
+  <si>
+    <t>Nicolás Moreno - Secretario Ejecutivo - a.municipiosregiondecoquimbo@gmail.com - +56957040395</t>
+  </si>
+  <si>
+    <t>Alí Manoucherhi Lobos</t>
+  </si>
+  <si>
+    <t>Hernán Ahumada Ahumada</t>
+  </si>
+  <si>
+    <t>Cristian Herrera Peña</t>
+  </si>
+  <si>
+    <t>Denis Cortés Aguilera</t>
+  </si>
+  <si>
+    <t>2027-03-21</t>
+  </si>
+  <si>
+    <t>36</t>
+  </si>
+  <si>
+    <t>ASOCIACIÓN DE MUNICIPALIDADES, REGIÓN DEL BIOBÍO, o “AMRBB”</t>
+  </si>
+  <si>
+    <t>Milton Henríquez - Secretario Ejecutivo - gerencia@amrbb.cl - +56413132758</t>
+  </si>
+  <si>
+    <t>Ricardo Fuentes Palma</t>
+  </si>
+  <si>
+    <t>Alfredo Peña Peña</t>
+  </si>
+  <si>
+    <t>Ítalo Cáceres Lizana</t>
+  </si>
+  <si>
+    <t>2027-02-21</t>
+  </si>
+  <si>
+    <t>37</t>
+  </si>
+  <si>
+    <t>ASOCIACIÓN DE MUNICIPIOS CORDILLERANOS DEL BIOBÍO, AMCORDI</t>
+  </si>
+  <si>
+    <t>Miguel Barrientos - Secretario Ejecutivo</t>
+  </si>
+  <si>
+    <t>Pablo Urrutia Maldonado</t>
+  </si>
+  <si>
+    <t>José Miguel Muñoz Sáez</t>
+  </si>
+  <si>
+    <t>Christian Osses Abuter</t>
+  </si>
+  <si>
+    <t>38</t>
+  </si>
+  <si>
+    <t>ASOCIACIÓN DE MUNICIPALIDADES BIOBÍO CENTRO</t>
+  </si>
+  <si>
+    <t>Mirna Bermedo - Secretario Ejecutivo - mbermedo@losangeles.cl - +56989967390</t>
+  </si>
+  <si>
+    <t>José Pérez Arriagada</t>
+  </si>
+  <si>
+    <t>Vladimir Fica Toledo</t>
+  </si>
+  <si>
+    <t>Carlos Toloza Soto</t>
+  </si>
+  <si>
+    <t>2029-01-02</t>
+  </si>
+  <si>
+    <t>39</t>
+  </si>
+  <si>
+    <t>ASOCIACIÓN REGIONAL DE MUNICIPALIDADES DE AYSÉN - AREMU</t>
+  </si>
+  <si>
+    <t>Juan Pablo Ellenberg Vega - aremuaysen@gmail.com</t>
+  </si>
+  <si>
+    <t>Francisco Roncagliolo Lepio</t>
+  </si>
+  <si>
+    <t>Marcelo Jélvez Cárdenas</t>
+  </si>
+  <si>
+    <t>Luis Martínez Gallardo</t>
+  </si>
+  <si>
+    <t>2029-05-22</t>
+  </si>
+  <si>
+    <t>40</t>
+  </si>
+  <si>
+    <t>ASOCIACIÓN DE MUNICIPALIDADES DEL VALLE DEL ITATA</t>
+  </si>
+  <si>
+    <t>Inés Ibieta - Secretario Ejecutivo - asociacionvalleitata@gmail.com - +56993739695</t>
+  </si>
+  <si>
+    <t>Luis Molina Melo</t>
+  </si>
+  <si>
+    <t>Juan Carlos Ramírez Sepúlveda</t>
+  </si>
+  <si>
+    <t>Felipe Catalán Venegas</t>
+  </si>
+  <si>
+    <t>Eduardo Redlich Mardones</t>
+  </si>
+  <si>
+    <t>2027-06-12</t>
+  </si>
+  <si>
+    <t>41</t>
+  </si>
+  <si>
+    <t>ASOCIACIÓN DE MUNICIPIOS MAPOCHO LA CHIMBA</t>
+  </si>
+  <si>
+    <t>2018-07-14</t>
+  </si>
+  <si>
+    <t>42</t>
+  </si>
+  <si>
+    <t>ASOCIACIÓN DE MUNICIPALIDADES DE LA ZONA CENTRO Y COSTA, AMUCC</t>
+  </si>
+  <si>
+    <t>Octavio Werches - Secretario Ejecutivo - amucc.chile@gmail.com - +56989354363</t>
+  </si>
+  <si>
+    <t>Roberto Torres Huerta</t>
+  </si>
+  <si>
+    <t>2028-09-25</t>
+  </si>
+  <si>
+    <t>43</t>
+  </si>
+  <si>
+    <t>ASOCIACIÓN DE MUNICIPALIDADES PARA LA PRESERVACIÓN DE LA BIODIVERSIDAD EN EL TERRITORIO NONGUÉN Y OTROS ECOSISTEMAS</t>
+  </si>
+  <si>
+    <t>Jaime Soto - Secretario Ejecutivo - +56940456776</t>
+  </si>
+  <si>
+    <t>Jorge Lozano Zapata</t>
+  </si>
+  <si>
+    <t>2029-01-06</t>
+  </si>
+  <si>
+    <t>44</t>
+  </si>
+  <si>
+    <t>ASOCIACIÓN NACIONAL DE MUNICIPALIDADES DE CIUDADES PUERTO CONCESIONADOS</t>
+  </si>
+  <si>
+    <t>Carlos Bannen - +56982426959</t>
+  </si>
+  <si>
+    <t>Rolando Silva Fuentes</t>
+  </si>
+  <si>
+    <t>Diego Rivera Muñiz</t>
+  </si>
+  <si>
+    <t>2028-05-29</t>
+  </si>
+  <si>
+    <t>45</t>
+  </si>
+  <si>
+    <t>ASOCIACIÓN DE MUNICIPALIDADES TURÍSTICAS LACUSTRES, AMTL</t>
+  </si>
+  <si>
+    <t>Mónica Arias - Secretario Ejecutivo - arias.amtl@gmail.com - +56 9 90507987</t>
+  </si>
+  <si>
+    <t>Alexis Pineda Ruiz</t>
+  </si>
+  <si>
+    <t>Daniel Parra Calabrano</t>
+  </si>
+  <si>
+    <t>Ariel Vega Cofré</t>
+  </si>
+  <si>
+    <t>Matías Cuitiño Spuler</t>
+  </si>
+  <si>
+    <t>2027-05-28</t>
+  </si>
+  <si>
+    <t>46</t>
+  </si>
+  <si>
+    <t>ASOCIACIÓN DE MUNICIPALIDADES DE LA PROVINCIA DEL HUASCO</t>
+  </si>
+  <si>
+    <t>Andrés Bugueño - Secretario Ejecutivo - abauditor@gmail.com - +56989722406</t>
+  </si>
+  <si>
+    <t>Víctor Isla Luzt</t>
+  </si>
+  <si>
+    <t>Rigoberto Briceño Tapia</t>
+  </si>
+  <si>
+    <t>Fernando Ruhl Pérez</t>
+  </si>
+  <si>
+    <t>Cristian Olivares Iriarte</t>
+  </si>
+  <si>
+    <t>2029-01-13</t>
+  </si>
+  <si>
+    <t>47</t>
+  </si>
+  <si>
+    <t>ASOCIACIÓN DE MUNICIPALIDADES CON CENTROS DE MONTAÑA (LIQUIDADA)</t>
+  </si>
+  <si>
+    <t>Fernanda Irarrázabal - Secretario Ejecutivo - firarrazabal@lobarnechea.cl - +56223071563</t>
+  </si>
+  <si>
+    <t>2022-03-08</t>
+  </si>
+  <si>
+    <t>48</t>
+  </si>
+  <si>
+    <t>ASOCIACIÓN DE MUNICIPALIDADES DE ARAUCO Y CURANILAHUE</t>
+  </si>
+  <si>
+    <t>Rony Aravena - Secretario Ejecutivo - rony.aravena@gmail.com - +56963203501</t>
+  </si>
+  <si>
+    <t>Juan Roberto Fernández Castro</t>
+  </si>
+  <si>
+    <t>2025-11-14</t>
+  </si>
+  <si>
+    <t>49</t>
+  </si>
+  <si>
+    <t>ASOCIACIÓN DE MUNICIPALIDADES DEL VALLE DEL MAIPO</t>
   </si>
   <si>
     <t>VENCIDA</t>
   </si>
   <si>
-    <t>Sandra Pastenes - Secretaria Ejecutiva - amunochi@gmail.com - 9 56446553</t>
-[...209 lines deleted...]
-    <t>Gestión - Gestión - gestionglobal.contacto@gmail.com | Ricardo Herrera - Secretario Ejecutivo - ricardoherreracore@gmail.com - +56998684923</t>
+    <t>Luis Céspedes - Secretario Ejecutivo - +56986576400</t>
+  </si>
+  <si>
+    <t>Juan Pablo Olave Cambara</t>
+  </si>
+  <si>
+    <t>Genaro Alfonso Morales Alveal</t>
+  </si>
+  <si>
+    <t>2026-02-09</t>
+  </si>
+  <si>
+    <t>50</t>
+  </si>
+  <si>
+    <t>ASOCIACIÓN METROPOLITANA DE MUNICIPALIDADES DE SANTIAGO SUR PARA LA GESTIÓN AMBIENTAL Y DE RESIDUOS “MSUR”</t>
+  </si>
+  <si>
+    <t>Jaime Cataldo - Secretario Ejecutivo - +56225588960</t>
+  </si>
+  <si>
+    <t>Mario Desbordes Jiménez</t>
+  </si>
+  <si>
+    <t>Joel Olmos Espinoza</t>
+  </si>
+  <si>
+    <t>2028-07-28</t>
+  </si>
+  <si>
+    <t>51</t>
+  </si>
+  <si>
+    <t>ASOCIACIÓN DE MUNICIPALIDADES PARA LA SEGURIDAD CIUDADANA EN LA ZONA ORIENTE, AMSZO</t>
+  </si>
+  <si>
+    <t>María del Pilar Giannini Bravo - Secretario Ejecutivo - contacto@amszo.cl</t>
+  </si>
+  <si>
+    <t>Felipe Alessandri Vergara</t>
+  </si>
+  <si>
+    <t>René de la Vega Fuentes</t>
+  </si>
+  <si>
+    <t>Manuel Melero Abaroa</t>
+  </si>
+  <si>
+    <t>2028-11-20</t>
+  </si>
+  <si>
+    <t>52</t>
+  </si>
+  <si>
+    <t>ASOCIACIÓN DE MUNICIPALIDADES DE LA CUENCA DEL LAGO LLANQUIHUE</t>
+  </si>
+  <si>
+    <t>Allan Vásquez Otey - Secretario Ejecutivo - +569 42156265</t>
+  </si>
+  <si>
+    <t>Víctor Angulo Muñoz</t>
+  </si>
+  <si>
+    <t>Javier Arismendi Valenzuela</t>
+  </si>
+  <si>
+    <t>2027-03-20</t>
+  </si>
+  <si>
+    <t>53</t>
+  </si>
+  <si>
+    <t>ASOCIACIÓN CHILENA DE MUNICIPALIDADES CON FARMACIAS POPULARES, “ACHIFARP”</t>
+  </si>
+  <si>
+    <t>Daniel Moraga - Secretario Ejecutivo - daniel.moraga@achifarpchile.cl - +56942795567</t>
+  </si>
+  <si>
+    <t>2020-11-16</t>
+  </si>
+  <si>
+    <t>54</t>
+  </si>
+  <si>
+    <t>ASOCIACIÓN DE MUNICIPALIDADES CORDILLERA DE LA COSTA. COMUNAS DE CORRAL Y LA UNIÓN</t>
+  </si>
+  <si>
+    <t>José Vistoso - Secretario Ejecutivo - +56987687555</t>
+  </si>
+  <si>
+    <t>Saturnino Quezada Solís</t>
+  </si>
+  <si>
+    <t>Daniel Noriega Jara</t>
+  </si>
+  <si>
+    <t>2029-01-28</t>
+  </si>
+  <si>
+    <t>55</t>
+  </si>
+  <si>
+    <t>ASOCIACIÓN DE MUNICIPIOS PARA EL DESARROLLO TURÍSTICO DE LAS COMUNAS DE CABRERO, LOS ÁNGELES, Y YUMBEL</t>
+  </si>
+  <si>
+    <t>Jaime Jara Araneda - Secretario Ejecutivo</t>
+  </si>
+  <si>
+    <t>Yusef Sabag Araneda</t>
+  </si>
+  <si>
+    <t>Eduardo Velásquez Lagos</t>
+  </si>
+  <si>
+    <t>2028-04-09</t>
+  </si>
+  <si>
+    <t>56</t>
+  </si>
+  <si>
+    <t>ASOCIACIÓN DE MUNICIPIOS METROPOLITANOS PARA LA SEGURIDAD CIUDADANA</t>
+  </si>
+  <si>
+    <t>Juan Francisco Díaz Valdés - Secretario Ejecutivo - juan.diaz-valdes@seguridadprovidencia.cl - +56233242001</t>
+  </si>
+  <si>
+    <t>Jaime Bellolio Avaria</t>
+  </si>
+  <si>
+    <t>Felipe Muñoz Vallejos</t>
+  </si>
+  <si>
+    <t>Juan Mena Echeverria</t>
+  </si>
+  <si>
+    <t>Agustín Iglesias Muñoz</t>
+  </si>
+  <si>
+    <t>2029-01-20</t>
+  </si>
+  <si>
+    <t>57</t>
+  </si>
+  <si>
+    <t>ASOCIACIÓN DE MUNICIPALIDADES DE LA PROVINCIA DE IQUIQUE PARA LA GESTIÓN AMBIENTAL Y DE RESIDUOS (AMPIGAR)</t>
+  </si>
+  <si>
+    <t>Patricio Ferreira Rivera</t>
+  </si>
+  <si>
+    <t>Tomás Soto Díaz</t>
+  </si>
+  <si>
+    <t>Marco Antonio Calcagno Zuleta</t>
+  </si>
+  <si>
+    <t>2024-05-02</t>
+  </si>
+  <si>
+    <t>58</t>
+  </si>
+  <si>
+    <t>ASOCIACIÓN DE MUNICIPALIDADES CORDILLERANAS DE LA ARAUCANÍA</t>
+  </si>
+  <si>
+    <t>Cristián Salas Sanhueza - Secretario Ejecutivo - secretaria@amcaraucania.cl - +56942842488</t>
+  </si>
+  <si>
+    <t>Alejandro Cuminao Barros</t>
+  </si>
+  <si>
+    <t>Cristian Moraga Lagos</t>
+  </si>
+  <si>
+    <t>Eduardo Yáñez Rivas</t>
+  </si>
+  <si>
+    <t>2029-01-03</t>
+  </si>
+  <si>
+    <t>59</t>
+  </si>
+  <si>
+    <t>ASOCIACIÓN DE MUNICIPALIDADES RED NACIONAL DE COMUNAS MÁGICAS DE CHILE</t>
+  </si>
+  <si>
+    <t>Doris Villarroel - Secretario Ejecutivo - +56996440729</t>
+  </si>
+  <si>
+    <t>René Garcés Álvarez</t>
+  </si>
+  <si>
+    <t>Miguel Cárdenas Barría</t>
+  </si>
+  <si>
+    <t>2027-02-28</t>
+  </si>
+  <si>
+    <t>60</t>
+  </si>
+  <si>
+    <t>ASOCIACIÓN DE MUNICIPALIDADES COMUNAS COSTERAS DE PUCHUNCAVÍ-QUINTERO</t>
+  </si>
+  <si>
+    <t>Nicolás Gatica - Secretario Ejecutivo - nicogj@gmail.com - +56952281986</t>
+  </si>
+  <si>
+    <t>Marcos Morales Ureta</t>
+  </si>
+  <si>
+    <t>Mario González Ahumada</t>
+  </si>
+  <si>
+    <t>Juan Elías Pérez Herrera</t>
+  </si>
+  <si>
+    <t>2027-07-22</t>
+  </si>
+  <si>
+    <t>61</t>
+  </si>
+  <si>
+    <t>Asociación de Municipalidades de la Provincia de San Antonio (AMPSA).</t>
+  </si>
+  <si>
+    <t>Octavio Werches Cepeda - ampsa2020@gmail.com</t>
+  </si>
+  <si>
+    <t>José Jofré Bustos</t>
+  </si>
+  <si>
+    <t>Omar Vera Castro</t>
+  </si>
+  <si>
+    <t>Fernando Rodríguez Larraín</t>
+  </si>
+  <si>
+    <t>Alfonso Muñoz Aravena</t>
+  </si>
+  <si>
+    <t>2029-11-27</t>
+  </si>
+  <si>
+    <t>62</t>
+  </si>
+  <si>
+    <t>ASOCIACIÓN DE MUNICIPIOS DEL SUR DE CHILOÉ O AMSUR CHILOÉ</t>
+  </si>
+  <si>
+    <t>Juan Eduardo Vera Sanhueza</t>
+  </si>
+  <si>
+    <t>Fernando Oyarzún Macías</t>
+  </si>
+  <si>
+    <t>Marcos Vargas Oyarzún</t>
+  </si>
+  <si>
+    <t>Pedro Montecinos Montiel</t>
+  </si>
+  <si>
+    <t>2024-06-18</t>
+  </si>
+  <si>
+    <t>63</t>
+  </si>
+  <si>
+    <t>ASOCIACIÓN DE MUNICIPALIDADES PARA LA SEGURIDAD CIUDADANA CONCÓN - LIMACHE</t>
+  </si>
+  <si>
+    <t>Pablo Moreno Morales - Secretario Ejecutivo - amsc.pmm@gmail.com - +56983862214</t>
+  </si>
+  <si>
+    <t>Oscar Armando Sumonte González</t>
+  </si>
+  <si>
+    <t>Daniel Morales Espíndola</t>
+  </si>
+  <si>
+    <t>Boris Rojas Moya</t>
+  </si>
+  <si>
+    <t>2024-05-24</t>
+  </si>
+  <si>
+    <t>64</t>
+  </si>
+  <si>
+    <t>ASOCIACIÓN DE MUNICIPALIDADES TURÍSTICAS DE CHILE o A.M.T.C</t>
+  </si>
+  <si>
+    <t>Alonso Gallardo - Secretario Ejecutivo - alonso.gallardo@municipalidadesturisticas.cl - +56942193157</t>
+  </si>
+  <si>
+    <t>Alex Santader Carrasco</t>
+  </si>
+  <si>
+    <t>2029-03-26</t>
+  </si>
+  <si>
+    <t>65</t>
+  </si>
+  <si>
+    <t>ASOCIACIÓN DE MUNICIPALIDADES LIBRES O AML</t>
+  </si>
+  <si>
+    <t>Estefany López - Secretario Ejecutivo - estefany.lopez@municipioslibres.cl - +56959680865</t>
+  </si>
+  <si>
+    <t>Mauro Tamayo Rozas</t>
+  </si>
+  <si>
+    <t>Italo Bravo Lizana</t>
+  </si>
+  <si>
+    <t>Fares Jadue Leiva</t>
+  </si>
+  <si>
+    <t>2029-12-30</t>
+  </si>
+  <si>
+    <t>66</t>
+  </si>
+  <si>
+    <t>ASOCIACIÓN REGIONAL DE MUNICIPALIDADES DE ÑUBLE o ARMUÑUBLE</t>
+  </si>
+  <si>
+    <t>Gina Hidalgo - +56991296052</t>
+  </si>
+  <si>
+    <t>2020-07-20</t>
+  </si>
+  <si>
+    <t>67</t>
+  </si>
+  <si>
+    <t>ASOCIACIÓN DE MUNICIPIOS DE LA ISLA DE QUINCHAO, COMPUESTA POR LAS COMUNAS DE QUINCHAO Y CURACO DE VÉLEZ</t>
+  </si>
+  <si>
+    <t>2021-06-03</t>
+  </si>
+  <si>
+    <t>68</t>
+  </si>
+  <si>
+    <t>ASOCIACIÓN DE MUNICIPIOS RURALES DE LA REGIÓN DE ÑUBLE o AMURÑUBLE</t>
+  </si>
+  <si>
+    <t>2022-06-24</t>
+  </si>
+  <si>
+    <t>69</t>
+  </si>
+  <si>
+    <t>ASOCIACIÓN DE MUNICIPALIDADES DE LA ZONA METROPOLITANA DE LA ARAUCANÍA (AMZOMA)</t>
+  </si>
+  <si>
+    <t>Manuel Torres - Secretario Ejecutivo - manuel.amzoma@gmail.com - +56968477524 | Sin Informacion - asociacionamzaoma@gmail.com</t>
+  </si>
+  <si>
+    <t>Roberto Neira Aburto</t>
+  </si>
+  <si>
+    <t>Mario González Rebolledo</t>
+  </si>
+  <si>
+    <t>Alejandro Bizama Tiznado</t>
+  </si>
+  <si>
+    <t>Juan Francisco Nahuelpi Ramírez</t>
+  </si>
+  <si>
+    <t>2030-01-19</t>
+  </si>
+  <si>
+    <t>70</t>
+  </si>
+  <si>
+    <t>ASOCIACIÓN DE MUNICIPALIDADES DE LA PROVINCIA DE PALENA, REGIÓN DE LOS LAGOS</t>
+  </si>
+  <si>
+    <t>Alejandro Avello Bascur</t>
+  </si>
+  <si>
+    <t>Julio Delgado Retamal</t>
+  </si>
+  <si>
+    <t>2024-10-03</t>
+  </si>
+  <si>
+    <t>71</t>
+  </si>
+  <si>
+    <t>ASOCIACIÓN DE MUNICIPALIDADES VALLE CENTRAL ARAUCANÍA. AMVAC</t>
+  </si>
+  <si>
+    <t>Alejandro Mondaca - Secretario Ejecutivo - ale.mondaca@gmail.com - +56968996597</t>
+  </si>
+  <si>
+    <t>Marcos Edgardo Hernández Rojas</t>
+  </si>
+  <si>
+    <t>Alejandro Sepúlveda Tapia</t>
+  </si>
+  <si>
+    <t>Pablo José Huenulao Muñoz</t>
+  </si>
+  <si>
+    <t>2026-10-20</t>
+  </si>
+  <si>
+    <t>72</t>
+  </si>
+  <si>
+    <t>ASOCIACIÓN DE MUNICIPALIDADES DE CHILOÉ</t>
+  </si>
+  <si>
+    <t>Gabriela Nahuelquin Aguilar - Sin Informacion - mvoalcalde@muniqueilen.cl - +56998739244</t>
+  </si>
+  <si>
+    <t>Andrés Ojeda Care</t>
+  </si>
+  <si>
+    <t>Javier Ugarte Mancilla</t>
+  </si>
+  <si>
+    <t>2027-06-24</t>
+  </si>
+  <si>
+    <t>73</t>
+  </si>
+  <si>
+    <t>ASOCIACIÓN DE MUNICIPIOS PARA LA SEGURIDAD COMUNITARIA</t>
+  </si>
+  <si>
+    <t>Victoria Cárdenas Watson - Secretario Ejecutivo - victoriacardenas@amsc.cl - +56933800598</t>
+  </si>
+  <si>
+    <t>Eduardo Espinoza Gaete</t>
+  </si>
+  <si>
+    <t>2028-12-27</t>
+  </si>
+  <si>
+    <t>74</t>
+  </si>
+  <si>
+    <t>ASOCIACIÓN DE MUNICIPIOS VERDES, ARAUCANÍA SUR – AMVAS</t>
+  </si>
+  <si>
+    <t>Manuel Aravena - Secretario Ejecutivo - muniverdes@gmail.com - +56 986853131</t>
+  </si>
+  <si>
+    <t>Jorge Andrés Romero Martínez</t>
   </si>
   <si>
     <t>Baldomero Santos Vidal</t>
   </si>
   <si>
-    <t>César Sepúlveda Huerta</t>
-[...742 lines deleted...]
-  <si>
     <t>Luis Armando Arias López</t>
   </si>
   <si>
     <t>2027-08-24</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
     <t>ASOCIACIÓN DE MUNICIPALIDADES DE LA REGIÓN DE LA ARAUCANÍA o AMRA ARAUCANÍA</t>
   </si>
   <si>
-    <t>Miriam Sepúlveda - Secretario Ejecutivo - amratemuco@gmail.com - +56995690283</t>
-[...2 lines deleted...]
-    <t>Guillermo Martínez Soto</t>
+    <t>Miriam Sepúlveda - Secretario Ejecutivo - amratemuco@gmail.com - +56 9 95690283</t>
   </si>
   <si>
     <t>2027-01-10</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
     <t>Asociación de Municipalidades Maule Costa (EN PROCESO DE DISOLUCIÓN)</t>
   </si>
   <si>
     <t>Rodrigo Cancino Montoya</t>
   </si>
   <si>
     <t>Fabián Pérez Herrera</t>
   </si>
   <si>
     <t>Marcelo Fernández Vilos</t>
   </si>
   <si>
     <t>Patricio Rivera Bravo</t>
   </si>
   <si>
     <t>2024-03-26</t>
   </si>
@@ -3825,60 +3831,60 @@
   <si>
     <t>78</t>
   </si>
   <si>
     <t>Asociación de Municipalidades para la Seguridad Pública y Ciudadana del Área Metropolitana Alto Hospicio - Iquique</t>
   </si>
   <si>
     <t>Patricio Elías Ferreira Rivera</t>
   </si>
   <si>
     <t>José Luis Astorga Verdugo</t>
   </si>
   <si>
     <t>Martín Francisco Lonza Munizaga</t>
   </si>
   <si>
     <t>2029-05-09</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
     <t>Asociación de Municipalidades Urbanas y Rurales del Maule, AMURMAULE</t>
   </si>
   <si>
+    <t>Claudio Montalva Avendaño - Coordinador Técnico y de Gestión - contacto@amurmaule.cl - +56 9 74511738 | José Hernández González - Secretario Ejecutivo - josehernandez@amurmaule.cl - +56 9  34638838</t>
+  </si>
+  <si>
     <t>Américo Guajardo Oyarce</t>
   </si>
   <si>
     <t>Mario Meza Vásquez</t>
   </si>
   <si>
     <t>Rafael Ramírez Parra</t>
-  </si>
-[...1 lines deleted...]
-    <t>2025-07-16</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -3892,57 +3898,57 @@
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="6">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF00b050"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF000000"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FFff9900"/>
+        <fgColor rgb="FFa5a5a5"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FFa5a5a5"/>
+        <fgColor rgb="FFff9900"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
@@ -4331,880 +4337,880 @@
         <v>6</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="7" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" s="3" t="s">
         <v>9</v>
       </c>
       <c r="B2" s="8" t="s">
         <v>10</v>
       </c>
       <c r="C2" s="3" t="s">
         <v>11</v>
       </c>
       <c r="D2" s="8" t="s">
         <v>12</v>
       </c>
       <c r="E2" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="F2" s="5"/>
-      <c r="G2" s="5"/>
+      <c r="F2" s="6"/>
+      <c r="G2" s="6"/>
       <c r="H2" s="3" t="s">
         <v>14</v>
       </c>
       <c r="I2" s="3" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" s="3" t="s">
         <v>16</v>
       </c>
       <c r="B3" s="8" t="s">
         <v>17</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>11</v>
       </c>
       <c r="D3" s="8" t="s">
         <v>18</v>
       </c>
       <c r="E3" s="3" t="s">
         <v>19</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>20</v>
       </c>
-      <c r="G3" s="5"/>
+      <c r="G3" s="6"/>
       <c r="H3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="I3" s="3" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="B4" s="8" t="s">
         <v>24</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>11</v>
       </c>
       <c r="D4" s="8" t="s">
         <v>25</v>
       </c>
       <c r="E4" s="3" t="s">
         <v>26</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>27</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>28</v>
       </c>
       <c r="H4" s="3" t="s">
         <v>29</v>
       </c>
       <c r="I4" s="3" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" s="3" t="s">
         <v>31</v>
       </c>
       <c r="B5" s="8" t="s">
         <v>32</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>11</v>
       </c>
       <c r="D5" s="8" t="s">
         <v>33</v>
       </c>
-      <c r="E5" s="5"/>
-[...1 lines deleted...]
-      <c r="G5" s="5"/>
+      <c r="E5" s="6"/>
+      <c r="F5" s="6"/>
+      <c r="G5" s="6"/>
       <c r="H5" s="3" t="s">
         <v>34</v>
       </c>
       <c r="I5" s="3" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="3" t="s">
         <v>36</v>
       </c>
       <c r="B6" s="8" t="s">
         <v>37</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>11</v>
       </c>
       <c r="D6" s="8" t="s">
         <v>38</v>
       </c>
-      <c r="E6" s="5"/>
+      <c r="E6" s="6"/>
       <c r="F6" s="3" t="s">
         <v>39</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H6" s="3" t="s">
         <v>41</v>
       </c>
       <c r="I6" s="3" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="3" t="s">
         <v>43</v>
       </c>
       <c r="B7" s="8" t="s">
         <v>44</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>11</v>
       </c>
       <c r="D7" s="8" t="s">
         <v>45</v>
       </c>
-      <c r="E7" s="5"/>
+      <c r="E7" s="6"/>
       <c r="F7" s="3" t="s">
         <v>46</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>47</v>
       </c>
-      <c r="H7" s="5"/>
+      <c r="H7" s="6"/>
       <c r="I7" s="3" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="3" t="s">
         <v>49</v>
       </c>
       <c r="B8" s="8" t="s">
         <v>50</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>11</v>
       </c>
       <c r="D8" s="8" t="s">
         <v>51</v>
       </c>
       <c r="E8" s="3" t="s">
         <v>52</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>53</v>
       </c>
-      <c r="G8" s="5"/>
-      <c r="H8" s="5"/>
+      <c r="G8" s="6"/>
+      <c r="H8" s="6"/>
       <c r="I8" s="3" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="3" t="s">
         <v>55</v>
       </c>
       <c r="B9" s="8" t="s">
         <v>56</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>11</v>
       </c>
       <c r="D9" s="8" t="s">
         <v>57</v>
       </c>
       <c r="E9" s="3" t="s">
         <v>58</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>59</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>60</v>
       </c>
       <c r="H9" s="3" t="s">
         <v>61</v>
       </c>
       <c r="I9" s="3" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="4" t="s">
         <v>63</v>
       </c>
       <c r="B10" s="9" t="s">
         <v>64</v>
       </c>
       <c r="C10" s="4" t="s">
         <v>65</v>
       </c>
       <c r="D10" s="9" t="s">
         <v>66</v>
       </c>
-      <c r="E10" s="5"/>
-      <c r="F10" s="5"/>
+      <c r="E10" s="6"/>
+      <c r="F10" s="6"/>
       <c r="G10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="H10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="I10" s="4" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="11" spans="1:9">
-      <c r="A11" s="5" t="s">
+      <c r="A11" s="3" t="s">
         <v>70</v>
       </c>
-      <c r="B11" s="10" t="s">
+      <c r="B11" s="8" t="s">
         <v>71</v>
       </c>
-      <c r="C11" s="5" t="s">
+      <c r="C11" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="D11" s="8" t="s">
         <v>72</v>
       </c>
-      <c r="D11" s="10" t="s">
+      <c r="E11" s="6" t="s">
         <v>73</v>
       </c>
-      <c r="E11" s="5" t="s">
+      <c r="F11" s="6" t="s">
         <v>74</v>
       </c>
-      <c r="F11" s="5" t="s">
+      <c r="G11" s="6" t="s">
         <v>75</v>
       </c>
-      <c r="G11" s="5" t="s">
+      <c r="H11" s="6" t="s">
         <v>76</v>
       </c>
-      <c r="H11" s="5" t="s">
+      <c r="I11" s="3" t="s">
         <v>77</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="B12" s="8" t="s">
         <v>79</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>11</v>
       </c>
       <c r="D12" s="8" t="s">
+        <v>80</v>
+      </c>
+      <c r="E12" s="3" t="s">
         <v>81</v>
       </c>
-      <c r="E12" s="3" t="s">
+      <c r="F12" s="3" t="s">
         <v>82</v>
       </c>
-      <c r="F12" s="3" t="s">
+      <c r="G12" s="3" t="s">
         <v>83</v>
       </c>
-      <c r="G12" s="3" t="s">
+      <c r="H12" s="3" t="s">
         <v>84</v>
       </c>
-      <c r="H12" s="3" t="s">
+      <c r="I12" s="3" t="s">
         <v>85</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="3" t="s">
+        <v>86</v>
+      </c>
+      <c r="B13" s="8" t="s">
         <v>87</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>11</v>
       </c>
       <c r="D13" s="8" t="s">
+        <v>88</v>
+      </c>
+      <c r="E13" s="3" t="s">
         <v>89</v>
       </c>
-      <c r="E13" s="3" t="s">
+      <c r="F13" s="6"/>
+      <c r="G13" s="6"/>
+      <c r="H13" s="3" t="s">
         <v>90</v>
       </c>
-      <c r="F13" s="5"/>
-[...1 lines deleted...]
-      <c r="H13" s="3" t="s">
+      <c r="I13" s="3" t="s">
         <v>91</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="B14" s="8" t="s">
         <v>93</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>11</v>
       </c>
       <c r="D14" s="8" t="s">
+        <v>94</v>
+      </c>
+      <c r="E14" s="6"/>
+      <c r="F14" s="3" t="s">
         <v>95</v>
       </c>
-      <c r="E14" s="5"/>
-      <c r="F14" s="3" t="s">
+      <c r="G14" s="6"/>
+      <c r="H14" s="3" t="s">
         <v>96</v>
       </c>
-      <c r="G14" s="5"/>
-      <c r="H14" s="3" t="s">
+      <c r="I14" s="3" t="s">
         <v>97</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="3" t="s">
+        <v>98</v>
+      </c>
+      <c r="B15" s="8" t="s">
         <v>99</v>
       </c>
-      <c r="B15" s="8" t="s">
+      <c r="C15" s="3" t="s">
         <v>100</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="D15" s="8" t="s">
         <v>101</v>
       </c>
       <c r="E15" s="3" t="s">
         <v>102</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>103</v>
       </c>
-      <c r="G15" s="5"/>
-      <c r="H15" s="5"/>
+      <c r="G15" s="6"/>
+      <c r="H15" s="6"/>
       <c r="I15" s="3" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="16" spans="1:9">
-      <c r="A16" s="6" t="s">
+      <c r="A16" s="5" t="s">
         <v>105</v>
       </c>
-      <c r="B16" s="11" t="s">
+      <c r="B16" s="10" t="s">
         <v>106</v>
       </c>
-      <c r="C16" s="6" t="s">
+      <c r="C16" s="5" t="s">
         <v>107</v>
       </c>
-      <c r="D16" s="11" t="s">
+      <c r="D16" s="10" t="s">
         <v>108</v>
       </c>
-      <c r="E16" s="6" t="s">
+      <c r="E16" s="5" t="s">
         <v>109</v>
       </c>
-      <c r="F16" s="5"/>
-[...1 lines deleted...]
-      <c r="H16" s="6" t="s">
+      <c r="F16" s="6"/>
+      <c r="G16" s="6"/>
+      <c r="H16" s="5" t="s">
         <v>110</v>
       </c>
-      <c r="I16" s="6" t="s">
+      <c r="I16" s="5" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="17" spans="1:9">
-      <c r="A17" s="6" t="s">
+      <c r="A17" s="5" t="s">
         <v>112</v>
       </c>
-      <c r="B17" s="11" t="s">
+      <c r="B17" s="10" t="s">
         <v>113</v>
       </c>
-      <c r="C17" s="6" t="s">
+      <c r="C17" s="5" t="s">
         <v>107</v>
       </c>
-      <c r="D17" s="11" t="s">
+      <c r="D17" s="10" t="s">
         <v>114</v>
       </c>
-      <c r="E17" s="5"/>
-[...3 lines deleted...]
-      <c r="I17" s="6" t="s">
+      <c r="E17" s="6"/>
+      <c r="F17" s="6"/>
+      <c r="G17" s="6"/>
+      <c r="H17" s="6"/>
+      <c r="I17" s="5" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="18" spans="1:9">
-      <c r="A18" s="6" t="s">
+      <c r="A18" s="5" t="s">
         <v>116</v>
       </c>
-      <c r="B18" s="11" t="s">
+      <c r="B18" s="10" t="s">
         <v>117</v>
       </c>
-      <c r="C18" s="6" t="s">
+      <c r="C18" s="5" t="s">
         <v>107</v>
       </c>
-      <c r="D18" s="11" t="s">
+      <c r="D18" s="10" t="s">
         <v>118</v>
       </c>
-      <c r="E18" s="5"/>
-[...3 lines deleted...]
-      <c r="I18" s="6" t="s">
+      <c r="E18" s="6"/>
+      <c r="F18" s="6"/>
+      <c r="G18" s="6"/>
+      <c r="H18" s="6"/>
+      <c r="I18" s="5" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="19" spans="1:9">
-      <c r="A19" s="5" t="s">
+      <c r="A19" s="3" t="s">
         <v>120</v>
       </c>
-      <c r="B19" s="10" t="s">
+      <c r="B19" s="8" t="s">
         <v>121</v>
       </c>
-      <c r="C19" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D19" s="10" t="s">
+      <c r="C19" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="D19" s="8" t="s">
         <v>122</v>
       </c>
-      <c r="E19" s="5" t="s">
+      <c r="E19" s="3" t="s">
         <v>46</v>
       </c>
-      <c r="F19" s="5"/>
-      <c r="G19" s="5" t="s">
+      <c r="F19" s="6"/>
+      <c r="G19" s="6" t="s">
         <v>123</v>
       </c>
-      <c r="H19" s="5"/>
-      <c r="I19" s="5" t="s">
+      <c r="H19" s="6"/>
+      <c r="I19" s="3" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="3" t="s">
         <v>125</v>
       </c>
       <c r="B20" s="8" t="s">
         <v>126</v>
       </c>
       <c r="C20" s="3" t="s">
         <v>11</v>
       </c>
       <c r="D20" s="8" t="s">
         <v>127</v>
       </c>
       <c r="E20" s="3" t="s">
         <v>128</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>129</v>
       </c>
-      <c r="G20" s="5"/>
+      <c r="G20" s="6"/>
       <c r="H20" s="3" t="s">
         <v>130</v>
       </c>
       <c r="I20" s="3" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="3" t="s">
         <v>132</v>
       </c>
       <c r="B21" s="8" t="s">
         <v>133</v>
       </c>
       <c r="C21" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="D21" s="8" t="s">
         <v>134</v>
       </c>
-      <c r="D21" s="8" t="s">
+      <c r="E21" s="3" t="s">
         <v>135</v>
       </c>
-      <c r="E21" s="3" t="s">
+      <c r="F21" s="6"/>
+      <c r="G21" s="3" t="s">
         <v>136</v>
-      </c>
-[...2 lines deleted...]
-        <v>137</v>
       </c>
       <c r="H21" s="3" t="s">
         <v>21</v>
       </c>
       <c r="I21" s="3" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="3" t="s">
+        <v>138</v>
+      </c>
+      <c r="B22" s="8" t="s">
         <v>139</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="C22" s="3" t="s">
         <v>11</v>
       </c>
       <c r="D22" s="8" t="s">
+        <v>140</v>
+      </c>
+      <c r="E22" s="3" t="s">
         <v>141</v>
       </c>
-      <c r="E22" s="3" t="s">
+      <c r="F22" s="6"/>
+      <c r="G22" s="6"/>
+      <c r="H22" s="3" t="s">
         <v>142</v>
       </c>
-      <c r="F22" s="5"/>
-[...1 lines deleted...]
-      <c r="H22" s="3" t="s">
+      <c r="I22" s="3" t="s">
         <v>143</v>
-      </c>
-[...1 lines deleted...]
-        <v>144</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="3" t="s">
+        <v>144</v>
+      </c>
+      <c r="B23" s="8" t="s">
         <v>145</v>
-      </c>
-[...1 lines deleted...]
-        <v>146</v>
       </c>
       <c r="C23" s="3" t="s">
         <v>11</v>
       </c>
       <c r="D23" s="8" t="s">
+        <v>146</v>
+      </c>
+      <c r="E23" s="3" t="s">
         <v>147</v>
       </c>
-      <c r="E23" s="3" t="s">
+      <c r="F23" s="3" t="s">
         <v>148</v>
       </c>
-      <c r="F23" s="3" t="s">
+      <c r="G23" s="6"/>
+      <c r="H23" s="3" t="s">
         <v>149</v>
-      </c>
-[...2 lines deleted...]
-        <v>150</v>
       </c>
       <c r="I23" s="3" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="24" spans="1:9">
-      <c r="A24" s="5" t="s">
+      <c r="A24" s="6" t="s">
+        <v>150</v>
+      </c>
+      <c r="B24" s="11" t="s">
         <v>151</v>
       </c>
-      <c r="B24" s="10" t="s">
+      <c r="C24" s="6" t="s">
         <v>152</v>
       </c>
-      <c r="C24" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D24" s="10" t="s">
+      <c r="D24" s="11" t="s">
         <v>153</v>
       </c>
-      <c r="E24" s="5" t="s">
+      <c r="E24" s="6" t="s">
         <v>154</v>
       </c>
-      <c r="F24" s="5"/>
-      <c r="G24" s="5" t="s">
+      <c r="F24" s="6"/>
+      <c r="G24" s="6" t="s">
         <v>155</v>
       </c>
-      <c r="H24" s="5"/>
-      <c r="I24" s="5" t="s">
+      <c r="H24" s="6"/>
+      <c r="I24" s="6" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" s="3" t="s">
         <v>157</v>
       </c>
       <c r="B25" s="8" t="s">
         <v>158</v>
       </c>
       <c r="C25" s="3" t="s">
         <v>11</v>
       </c>
       <c r="D25" s="8" t="s">
         <v>159</v>
       </c>
       <c r="E25" s="3" t="s">
         <v>160</v>
       </c>
-      <c r="F25" s="5"/>
-      <c r="G25" s="5"/>
+      <c r="F25" s="6"/>
+      <c r="G25" s="6"/>
       <c r="H25" s="3" t="s">
         <v>161</v>
       </c>
       <c r="I25" s="3" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="26" spans="1:9">
-      <c r="A26" s="6" t="s">
+      <c r="A26" s="5" t="s">
         <v>163</v>
       </c>
-      <c r="B26" s="11" t="s">
+      <c r="B26" s="10" t="s">
         <v>164</v>
       </c>
-      <c r="C26" s="6" t="s">
+      <c r="C26" s="5" t="s">
         <v>107</v>
       </c>
-      <c r="D26" s="11" t="s">
+      <c r="D26" s="10" t="s">
         <v>165</v>
       </c>
-      <c r="E26" s="6" t="s">
+      <c r="E26" s="5" t="s">
         <v>166</v>
       </c>
-      <c r="F26" s="5"/>
-[...1 lines deleted...]
-      <c r="H26" s="6" t="s">
+      <c r="F26" s="6"/>
+      <c r="G26" s="6"/>
+      <c r="H26" s="5" t="s">
         <v>167</v>
       </c>
-      <c r="I26" s="6" t="s">
+      <c r="I26" s="5" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" s="4" t="s">
         <v>169</v>
       </c>
       <c r="B27" s="9" t="s">
         <v>170</v>
       </c>
       <c r="C27" s="4" t="s">
         <v>65</v>
       </c>
       <c r="D27" s="9" t="s">
         <v>171</v>
       </c>
-      <c r="E27" s="5"/>
-[...2 lines deleted...]
-      <c r="H27" s="5"/>
+      <c r="E27" s="6"/>
+      <c r="F27" s="6"/>
+      <c r="G27" s="6"/>
+      <c r="H27" s="6"/>
       <c r="I27" s="4" t="s">
         <v>172</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" s="4" t="s">
         <v>173</v>
       </c>
       <c r="B28" s="9" t="s">
         <v>174</v>
       </c>
       <c r="C28" s="4" t="s">
         <v>65</v>
       </c>
       <c r="D28" s="9"/>
-      <c r="E28" s="5"/>
-[...2 lines deleted...]
-      <c r="H28" s="5"/>
+      <c r="E28" s="6"/>
+      <c r="F28" s="6"/>
+      <c r="G28" s="6"/>
+      <c r="H28" s="6"/>
       <c r="I28" s="4" t="s">
         <v>175</v>
       </c>
     </row>
     <row r="29" spans="1:9">
-      <c r="A29" s="6" t="s">
+      <c r="A29" s="5" t="s">
         <v>176</v>
       </c>
-      <c r="B29" s="11" t="s">
+      <c r="B29" s="10" t="s">
         <v>177</v>
       </c>
-      <c r="C29" s="6" t="s">
+      <c r="C29" s="5" t="s">
         <v>107</v>
       </c>
-      <c r="D29" s="11" t="s">
+      <c r="D29" s="10" t="s">
         <v>178</v>
       </c>
-      <c r="E29" s="5"/>
-[...3 lines deleted...]
-      <c r="I29" s="6" t="s">
+      <c r="E29" s="6"/>
+      <c r="F29" s="6"/>
+      <c r="G29" s="6"/>
+      <c r="H29" s="6"/>
+      <c r="I29" s="5" t="s">
         <v>179</v>
       </c>
     </row>
     <row r="30" spans="1:9">
-      <c r="A30" s="5" t="s">
+      <c r="A30" s="6" t="s">
         <v>180</v>
       </c>
-      <c r="B30" s="10" t="s">
+      <c r="B30" s="11" t="s">
         <v>181</v>
       </c>
-      <c r="C30" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D30" s="10" t="s">
+      <c r="C30" s="6" t="s">
+        <v>152</v>
+      </c>
+      <c r="D30" s="11" t="s">
         <v>182</v>
       </c>
-      <c r="E30" s="5" t="s">
+      <c r="E30" s="6" t="s">
         <v>183</v>
       </c>
-      <c r="F30" s="5"/>
-[...1 lines deleted...]
-      <c r="H30" s="5" t="s">
+      <c r="F30" s="6"/>
+      <c r="G30" s="6"/>
+      <c r="H30" s="6" t="s">
         <v>184</v>
       </c>
-      <c r="I30" s="5" t="s">
+      <c r="I30" s="6" t="s">
         <v>185</v>
       </c>
     </row>
     <row r="31" spans="1:9">
-      <c r="A31" s="6" t="s">
+      <c r="A31" s="5" t="s">
         <v>186</v>
       </c>
-      <c r="B31" s="11" t="s">
+      <c r="B31" s="10" t="s">
         <v>187</v>
       </c>
-      <c r="C31" s="6" t="s">
+      <c r="C31" s="5" t="s">
         <v>107</v>
       </c>
-      <c r="D31" s="11"/>
-[...4 lines deleted...]
-      <c r="I31" s="6" t="s">
+      <c r="D31" s="10"/>
+      <c r="E31" s="6"/>
+      <c r="F31" s="6"/>
+      <c r="G31" s="6"/>
+      <c r="H31" s="6"/>
+      <c r="I31" s="5" t="s">
         <v>188</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" s="3" t="s">
         <v>189</v>
       </c>
       <c r="B32" s="8" t="s">
         <v>190</v>
       </c>
       <c r="C32" s="3" t="s">
         <v>11</v>
       </c>
       <c r="D32" s="8" t="s">
         <v>191</v>
       </c>
-      <c r="E32" s="5"/>
+      <c r="E32" s="6"/>
       <c r="F32" s="3" t="s">
         <v>192</v>
       </c>
       <c r="G32" s="3" t="s">
         <v>193</v>
       </c>
       <c r="H32" s="3" t="s">
         <v>194</v>
       </c>
       <c r="I32" s="3" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="33" spans="1:9">
-      <c r="A33" s="5" t="s">
+      <c r="A33" s="6" t="s">
         <v>196</v>
       </c>
-      <c r="B33" s="10" t="s">
+      <c r="B33" s="11" t="s">
         <v>197</v>
       </c>
-      <c r="C33" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D33" s="10" t="s">
+      <c r="C33" s="6" t="s">
+        <v>152</v>
+      </c>
+      <c r="D33" s="11" t="s">
         <v>198</v>
       </c>
-      <c r="E33" s="5" t="s">
+      <c r="E33" s="6" t="s">
         <v>199</v>
       </c>
-      <c r="F33" s="5"/>
-      <c r="G33" s="5" t="s">
+      <c r="F33" s="6"/>
+      <c r="G33" s="6" t="s">
         <v>200</v>
       </c>
-      <c r="H33" s="5" t="s">
+      <c r="H33" s="6" t="s">
         <v>201</v>
       </c>
-      <c r="I33" s="5" t="s">
+      <c r="I33" s="6" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" s="3" t="s">
         <v>203</v>
       </c>
       <c r="B34" s="8" t="s">
         <v>204</v>
       </c>
       <c r="C34" s="3" t="s">
-        <v>134</v>
+        <v>11</v>
       </c>
       <c r="D34" s="8" t="s">
         <v>205</v>
       </c>
       <c r="E34" s="3" t="s">
         <v>206</v>
       </c>
       <c r="F34" s="3" t="s">
         <v>207</v>
       </c>
       <c r="G34" s="3" t="s">
         <v>208</v>
       </c>
       <c r="H34" s="3" t="s">
         <v>209</v>
       </c>
       <c r="I34" s="3" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" s="3" t="s">
         <v>211</v>
       </c>
       <c r="B35" s="8" t="s">
         <v>212</v>
       </c>
       <c r="C35" s="3" t="s">
         <v>11</v>
       </c>
       <c r="D35" s="8" t="s">
         <v>213</v>
       </c>
-      <c r="E35" s="5"/>
-[...2 lines deleted...]
-      <c r="H35" s="5"/>
+      <c r="E35" s="6"/>
+      <c r="F35" s="6"/>
+      <c r="G35" s="6"/>
+      <c r="H35" s="6"/>
       <c r="I35" s="3" t="s">
         <v>214</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" s="3" t="s">
         <v>215</v>
       </c>
       <c r="B36" s="8" t="s">
         <v>216</v>
       </c>
       <c r="C36" s="3" t="s">
         <v>11</v>
       </c>
       <c r="D36" s="8" t="s">
         <v>217</v>
       </c>
       <c r="E36" s="3" t="s">
         <v>218</v>
       </c>
       <c r="F36" s="3" t="s">
         <v>219</v>
       </c>
       <c r="G36" s="3" t="s">
         <v>220</v>
@@ -5214,76 +5220,76 @@
       </c>
       <c r="I36" s="3" t="s">
         <v>222</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" s="3" t="s">
         <v>223</v>
       </c>
       <c r="B37" s="8" t="s">
         <v>224</v>
       </c>
       <c r="C37" s="3" t="s">
         <v>11</v>
       </c>
       <c r="D37" s="8" t="s">
         <v>225</v>
       </c>
       <c r="E37" s="3" t="s">
         <v>226</v>
       </c>
       <c r="F37" s="3" t="s">
         <v>227</v>
       </c>
       <c r="G37" s="3" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="H37" s="3" t="s">
         <v>228</v>
       </c>
       <c r="I37" s="3" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" s="3" t="s">
         <v>230</v>
       </c>
       <c r="B38" s="8" t="s">
         <v>231</v>
       </c>
       <c r="C38" s="3" t="s">
         <v>11</v>
       </c>
       <c r="D38" s="8" t="s">
         <v>232</v>
       </c>
       <c r="E38" s="3" t="s">
         <v>233</v>
       </c>
-      <c r="F38" s="5"/>
+      <c r="F38" s="6"/>
       <c r="G38" s="3" t="s">
         <v>234</v>
       </c>
       <c r="H38" s="3" t="s">
         <v>235</v>
       </c>
       <c r="I38" s="3" t="s">
         <v>222</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" s="3" t="s">
         <v>236</v>
       </c>
       <c r="B39" s="8" t="s">
         <v>237</v>
       </c>
       <c r="C39" s="3" t="s">
         <v>11</v>
       </c>
       <c r="D39" s="8" t="s">
         <v>238</v>
       </c>
       <c r="E39" s="3" t="s">
         <v>239</v>
@@ -5295,180 +5301,180 @@
         <v>241</v>
       </c>
       <c r="H39" s="3" t="s">
         <v>227</v>
       </c>
       <c r="I39" s="3" t="s">
         <v>242</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" s="3" t="s">
         <v>243</v>
       </c>
       <c r="B40" s="8" t="s">
         <v>244</v>
       </c>
       <c r="C40" s="3" t="s">
         <v>11</v>
       </c>
       <c r="D40" s="8" t="s">
         <v>245</v>
       </c>
       <c r="E40" s="3" t="s">
         <v>246</v>
       </c>
-      <c r="F40" s="5"/>
+      <c r="F40" s="6"/>
       <c r="G40" s="3" t="s">
         <v>247</v>
       </c>
       <c r="H40" s="3" t="s">
         <v>248</v>
       </c>
       <c r="I40" s="3" t="s">
         <v>249</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" s="3" t="s">
         <v>250</v>
       </c>
       <c r="B41" s="8" t="s">
         <v>251</v>
       </c>
       <c r="C41" s="3" t="s">
         <v>11</v>
       </c>
       <c r="D41" s="8" t="s">
         <v>252</v>
       </c>
       <c r="E41" s="3" t="s">
         <v>253</v>
       </c>
       <c r="F41" s="3" t="s">
         <v>254</v>
       </c>
       <c r="G41" s="3" t="s">
         <v>255</v>
       </c>
       <c r="H41" s="3" t="s">
         <v>256</v>
       </c>
       <c r="I41" s="3" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="42" spans="1:9">
-      <c r="A42" s="6" t="s">
+      <c r="A42" s="5" t="s">
         <v>258</v>
       </c>
-      <c r="B42" s="11" t="s">
+      <c r="B42" s="10" t="s">
         <v>259</v>
       </c>
-      <c r="C42" s="6" t="s">
+      <c r="C42" s="5" t="s">
         <v>107</v>
       </c>
-      <c r="D42" s="11"/>
-[...4 lines deleted...]
-      <c r="I42" s="6" t="s">
+      <c r="D42" s="10"/>
+      <c r="E42" s="6"/>
+      <c r="F42" s="6"/>
+      <c r="G42" s="6"/>
+      <c r="H42" s="6"/>
+      <c r="I42" s="5" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" s="3" t="s">
         <v>261</v>
       </c>
       <c r="B43" s="8" t="s">
         <v>262</v>
       </c>
       <c r="C43" s="3" t="s">
         <v>11</v>
       </c>
       <c r="D43" s="8" t="s">
         <v>263</v>
       </c>
-      <c r="E43" s="5"/>
-[...1 lines deleted...]
-      <c r="G43" s="5"/>
+      <c r="E43" s="6"/>
+      <c r="F43" s="6"/>
+      <c r="G43" s="6"/>
       <c r="H43" s="3" t="s">
         <v>264</v>
       </c>
       <c r="I43" s="3" t="s">
         <v>265</v>
       </c>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" s="3" t="s">
         <v>266</v>
       </c>
       <c r="B44" s="8" t="s">
         <v>267</v>
       </c>
       <c r="C44" s="3" t="s">
         <v>11</v>
       </c>
       <c r="D44" s="8" t="s">
         <v>268</v>
       </c>
       <c r="E44" s="3" t="s">
         <v>226</v>
       </c>
       <c r="F44" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G44" s="3" t="s">
         <v>269</v>
       </c>
-      <c r="H44" s="5"/>
+      <c r="H44" s="6"/>
       <c r="I44" s="3" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" s="3" t="s">
         <v>271</v>
       </c>
       <c r="B45" s="8" t="s">
         <v>272</v>
       </c>
       <c r="C45" s="3" t="s">
         <v>11</v>
       </c>
       <c r="D45" s="8" t="s">
         <v>273</v>
       </c>
       <c r="E45" s="3" t="s">
         <v>274</v>
       </c>
-      <c r="F45" s="5"/>
+      <c r="F45" s="6"/>
       <c r="G45" s="3" t="s">
         <v>275</v>
       </c>
-      <c r="H45" s="5"/>
+      <c r="H45" s="6"/>
       <c r="I45" s="3" t="s">
         <v>276</v>
       </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" s="3" t="s">
         <v>277</v>
       </c>
       <c r="B46" s="8" t="s">
         <v>278</v>
       </c>
       <c r="C46" s="3" t="s">
         <v>11</v>
       </c>
       <c r="D46" s="8" t="s">
         <v>279</v>
       </c>
       <c r="E46" s="3" t="s">
         <v>280</v>
       </c>
       <c r="F46" s="3" t="s">
         <v>281</v>
       </c>
       <c r="G46" s="3" t="s">
         <v>282</v>
@@ -5500,876 +5506,884 @@
         <v>289</v>
       </c>
       <c r="G47" s="3" t="s">
         <v>290</v>
       </c>
       <c r="H47" s="3" t="s">
         <v>291</v>
       </c>
       <c r="I47" s="3" t="s">
         <v>292</v>
       </c>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" s="4" t="s">
         <v>293</v>
       </c>
       <c r="B48" s="9" t="s">
         <v>294</v>
       </c>
       <c r="C48" s="4" t="s">
         <v>65</v>
       </c>
       <c r="D48" s="9" t="s">
         <v>295</v>
       </c>
-      <c r="E48" s="5"/>
-[...2 lines deleted...]
-      <c r="H48" s="5"/>
+      <c r="E48" s="6"/>
+      <c r="F48" s="6"/>
+      <c r="G48" s="6"/>
+      <c r="H48" s="6"/>
       <c r="I48" s="4" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="49" spans="1:9">
-      <c r="A49" s="5" t="s">
+      <c r="A49" s="6" t="s">
         <v>297</v>
       </c>
-      <c r="B49" s="10" t="s">
+      <c r="B49" s="11" t="s">
         <v>298</v>
       </c>
-      <c r="C49" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D49" s="10" t="s">
+      <c r="C49" s="6" t="s">
+        <v>152</v>
+      </c>
+      <c r="D49" s="11" t="s">
         <v>299</v>
       </c>
-      <c r="E49" s="5"/>
-[...2 lines deleted...]
-      <c r="H49" s="5" t="s">
+      <c r="E49" s="6"/>
+      <c r="F49" s="6"/>
+      <c r="G49" s="6"/>
+      <c r="H49" s="6" t="s">
         <v>300</v>
       </c>
-      <c r="I49" s="5" t="s">
+      <c r="I49" s="6" t="s">
         <v>301</v>
       </c>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" s="3" t="s">
         <v>302</v>
       </c>
       <c r="B50" s="8" t="s">
         <v>303</v>
       </c>
       <c r="C50" s="3" t="s">
-        <v>134</v>
+        <v>304</v>
       </c>
       <c r="D50" s="8" t="s">
-        <v>304</v>
-[...1 lines deleted...]
-      <c r="E50" s="5"/>
+        <v>305</v>
+      </c>
+      <c r="E50" s="6"/>
       <c r="F50" s="3" t="s">
-        <v>305</v>
-[...1 lines deleted...]
-      <c r="G50" s="5"/>
+        <v>306</v>
+      </c>
+      <c r="G50" s="6"/>
       <c r="H50" s="3" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="I50" s="3" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" s="3" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
       <c r="B51" s="8" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="C51" s="3" t="s">
-        <v>134</v>
+        <v>11</v>
       </c>
       <c r="D51" s="8" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
       <c r="E51" s="3" t="s">
-        <v>311</v>
+        <v>193</v>
       </c>
       <c r="F51" s="3" t="s">
         <v>312</v>
       </c>
-      <c r="G51" s="5"/>
-      <c r="H51" s="5"/>
+      <c r="G51" s="6"/>
+      <c r="H51" s="3" t="s">
+        <v>313</v>
+      </c>
       <c r="I51" s="3" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" s="3" t="s">
-        <v>314</v>
+        <v>315</v>
       </c>
       <c r="B52" s="8" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="C52" s="3" t="s">
         <v>11</v>
       </c>
       <c r="D52" s="8" t="s">
-        <v>316</v>
+        <v>317</v>
       </c>
       <c r="E52" s="3" t="s">
-        <v>317</v>
-[...1 lines deleted...]
-      <c r="F52" s="5"/>
+        <v>318</v>
+      </c>
+      <c r="F52" s="6"/>
       <c r="G52" s="3" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="H52" s="3" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="I52" s="3" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" s="3" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
       <c r="B53" s="8" t="s">
-        <v>322</v>
+        <v>323</v>
       </c>
       <c r="C53" s="3" t="s">
         <v>11</v>
       </c>
       <c r="D53" s="8" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
       <c r="E53" s="3" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="F53" s="3" t="s">
-        <v>325</v>
-[...2 lines deleted...]
-      <c r="H53" s="5"/>
+        <v>326</v>
+      </c>
+      <c r="G53" s="6"/>
+      <c r="H53" s="6"/>
       <c r="I53" s="3" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="54" spans="1:9">
-      <c r="A54" s="6" t="s">
-[...2 lines deleted...]
-      <c r="B54" s="11" t="s">
+      <c r="A54" s="5" t="s">
         <v>328</v>
       </c>
-      <c r="C54" s="6" t="s">
+      <c r="B54" s="10" t="s">
+        <v>329</v>
+      </c>
+      <c r="C54" s="5" t="s">
         <v>107</v>
       </c>
-      <c r="D54" s="11" t="s">
-[...6 lines deleted...]
-      <c r="I54" s="6" t="s">
+      <c r="D54" s="10" t="s">
         <v>330</v>
+      </c>
+      <c r="E54" s="6"/>
+      <c r="F54" s="6"/>
+      <c r="G54" s="6"/>
+      <c r="H54" s="6"/>
+      <c r="I54" s="5" t="s">
+        <v>331</v>
       </c>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" s="3" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="B55" s="8" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
       <c r="C55" s="3" t="s">
         <v>11</v>
       </c>
       <c r="D55" s="8" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E55" s="3" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F55" s="3" t="s">
         <v>34</v>
       </c>
       <c r="G55" s="3" t="s">
-        <v>335</v>
-[...1 lines deleted...]
-      <c r="H55" s="5"/>
+        <v>336</v>
+      </c>
+      <c r="H55" s="6"/>
       <c r="I55" s="3" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
     </row>
     <row r="56" spans="1:9">
-      <c r="A56" s="5" t="s">
-[...2 lines deleted...]
-      <c r="B56" s="10" t="s">
+      <c r="A56" s="3" t="s">
         <v>338</v>
       </c>
-      <c r="C56" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D56" s="10" t="s">
+      <c r="B56" s="8" t="s">
         <v>339</v>
       </c>
-      <c r="E56" s="5" t="s">
-[...2 lines deleted...]
-      <c r="F56" s="5" t="s">
+      <c r="C56" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="D56" s="8" t="s">
         <v>340</v>
       </c>
-      <c r="G56" s="5"/>
-      <c r="H56" s="5" t="s">
+      <c r="E56" s="3" t="s">
+        <v>75</v>
+      </c>
+      <c r="F56" s="3" t="s">
         <v>341</v>
       </c>
-      <c r="I56" s="5" t="s">
+      <c r="G56" s="6"/>
+      <c r="H56" s="3" t="s">
         <v>342</v>
+      </c>
+      <c r="I56" s="3" t="s">
+        <v>343</v>
       </c>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" s="3" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
       <c r="B57" s="8" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="C57" s="3" t="s">
         <v>11</v>
       </c>
       <c r="D57" s="8" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="E57" s="3" t="s">
-        <v>346</v>
+        <v>347</v>
       </c>
       <c r="F57" s="3" t="s">
-        <v>347</v>
+        <v>348</v>
       </c>
       <c r="G57" s="3" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="H57" s="3" t="s">
-        <v>349</v>
+        <v>350</v>
       </c>
       <c r="I57" s="3" t="s">
-        <v>350</v>
+        <v>351</v>
       </c>
     </row>
     <row r="58" spans="1:9">
-      <c r="A58" s="6" t="s">
-[...2 lines deleted...]
-      <c r="B58" s="11" t="s">
+      <c r="A58" s="5" t="s">
         <v>352</v>
       </c>
-      <c r="C58" s="6" t="s">
+      <c r="B58" s="10" t="s">
+        <v>353</v>
+      </c>
+      <c r="C58" s="5" t="s">
         <v>107</v>
       </c>
-      <c r="D58" s="11"/>
-      <c r="E58" s="6" t="s">
+      <c r="D58" s="10"/>
+      <c r="E58" s="5" t="s">
         <v>183</v>
       </c>
-      <c r="F58" s="6" t="s">
-[...2 lines deleted...]
-      <c r="G58" s="6" t="s">
+      <c r="F58" s="5" t="s">
         <v>354</v>
       </c>
-      <c r="H58" s="6" t="s">
+      <c r="G58" s="5" t="s">
         <v>355</v>
       </c>
-      <c r="I58" s="6" t="s">
+      <c r="H58" s="5" t="s">
         <v>356</v>
       </c>
+      <c r="I58" s="5" t="s">
+        <v>357</v>
+      </c>
     </row>
     <row r="59" spans="1:9">
-      <c r="A59" s="6" t="s">
-[...2 lines deleted...]
-      <c r="B59" s="11" t="s">
+      <c r="A59" s="3" t="s">
         <v>358</v>
       </c>
-      <c r="C59" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D59" s="11" t="s">
+      <c r="B59" s="8" t="s">
         <v>359</v>
       </c>
-      <c r="E59" s="6" t="s">
+      <c r="C59" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="D59" s="8" t="s">
         <v>360</v>
       </c>
-      <c r="F59" s="6" t="s">
+      <c r="E59" s="3" t="s">
         <v>361</v>
       </c>
-      <c r="G59" s="6" t="s">
+      <c r="F59" s="3" t="s">
+        <v>362</v>
+      </c>
+      <c r="G59" s="3" t="s">
         <v>281</v>
       </c>
-      <c r="H59" s="6" t="s">
-[...2 lines deleted...]
-      <c r="I59" s="6" t="s">
+      <c r="H59" s="3" t="s">
         <v>363</v>
+      </c>
+      <c r="I59" s="3" t="s">
+        <v>364</v>
       </c>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" s="3" t="s">
-        <v>364</v>
+        <v>365</v>
       </c>
       <c r="B60" s="8" t="s">
-        <v>365</v>
+        <v>366</v>
       </c>
       <c r="C60" s="3" t="s">
         <v>11</v>
       </c>
       <c r="D60" s="8" t="s">
-        <v>366</v>
+        <v>367</v>
       </c>
       <c r="E60" s="3" t="s">
-        <v>367</v>
-[...1 lines deleted...]
-      <c r="F60" s="5"/>
+        <v>368</v>
+      </c>
+      <c r="F60" s="6"/>
       <c r="G60" s="3" t="s">
         <v>167</v>
       </c>
       <c r="H60" s="3" t="s">
-        <v>368</v>
+        <v>369</v>
       </c>
       <c r="I60" s="3" t="s">
-        <v>369</v>
+        <v>370</v>
       </c>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" s="3" t="s">
-        <v>370</v>
+        <v>371</v>
       </c>
       <c r="B61" s="8" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
       <c r="C61" s="3" t="s">
         <v>11</v>
       </c>
       <c r="D61" s="8" t="s">
-        <v>372</v>
+        <v>373</v>
       </c>
       <c r="E61" s="3" t="s">
-        <v>373</v>
+        <v>374</v>
       </c>
       <c r="F61" s="3" t="s">
         <v>274</v>
       </c>
       <c r="G61" s="3" t="s">
-        <v>374</v>
+        <v>375</v>
       </c>
       <c r="H61" s="3" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="I61" s="3" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
     </row>
     <row r="62" spans="1:9">
       <c r="A62" s="3" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="B62" s="8" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="C62" s="3" t="s">
         <v>11</v>
       </c>
       <c r="D62" s="8" t="s">
-        <v>379</v>
+        <v>380</v>
       </c>
       <c r="E62" s="3" t="s">
-        <v>380</v>
+        <v>381</v>
       </c>
       <c r="F62" s="3" t="s">
-        <v>381</v>
+        <v>382</v>
       </c>
       <c r="G62" s="3" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
       <c r="H62" s="3" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
       <c r="I62" s="3" t="s">
-        <v>384</v>
+        <v>385</v>
       </c>
     </row>
     <row r="63" spans="1:9">
-      <c r="A63" s="6" t="s">
-[...2 lines deleted...]
-      <c r="B63" s="11" t="s">
+      <c r="A63" s="5" t="s">
         <v>386</v>
       </c>
-      <c r="C63" s="6" t="s">
+      <c r="B63" s="10" t="s">
+        <v>387</v>
+      </c>
+      <c r="C63" s="5" t="s">
         <v>107</v>
       </c>
-      <c r="D63" s="11"/>
-[...3 lines deleted...]
-      <c r="F63" s="6" t="s">
+      <c r="D63" s="10"/>
+      <c r="E63" s="5" t="s">
         <v>388</v>
       </c>
-      <c r="G63" s="6" t="s">
+      <c r="F63" s="5" t="s">
         <v>389</v>
       </c>
-      <c r="H63" s="6" t="s">
+      <c r="G63" s="5" t="s">
         <v>390</v>
       </c>
-      <c r="I63" s="6" t="s">
+      <c r="H63" s="5" t="s">
         <v>391</v>
       </c>
+      <c r="I63" s="5" t="s">
+        <v>392</v>
+      </c>
     </row>
     <row r="64" spans="1:9">
-      <c r="A64" s="6" t="s">
-[...2 lines deleted...]
-      <c r="B64" s="11" t="s">
+      <c r="A64" s="5" t="s">
         <v>393</v>
       </c>
-      <c r="C64" s="6" t="s">
+      <c r="B64" s="10" t="s">
+        <v>394</v>
+      </c>
+      <c r="C64" s="5" t="s">
         <v>107</v>
       </c>
-      <c r="D64" s="11" t="s">
-[...2 lines deleted...]
-      <c r="E64" s="6" t="s">
+      <c r="D64" s="10" t="s">
         <v>395</v>
       </c>
-      <c r="F64" s="6" t="s">
+      <c r="E64" s="5" t="s">
         <v>396</v>
       </c>
-      <c r="G64" s="6" t="s">
+      <c r="F64" s="5" t="s">
         <v>397</v>
       </c>
-      <c r="H64" s="5"/>
-      <c r="I64" s="6" t="s">
+      <c r="G64" s="5" t="s">
         <v>398</v>
+      </c>
+      <c r="H64" s="6"/>
+      <c r="I64" s="5" t="s">
+        <v>399</v>
       </c>
     </row>
     <row r="65" spans="1:9">
       <c r="A65" s="3" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="B65" s="8" t="s">
-        <v>400</v>
+        <v>401</v>
       </c>
       <c r="C65" s="3" t="s">
         <v>11</v>
       </c>
       <c r="D65" s="8" t="s">
-        <v>401</v>
+        <v>402</v>
       </c>
       <c r="E65" s="3" t="s">
-        <v>380</v>
-[...2 lines deleted...]
-      <c r="G65" s="5"/>
+        <v>381</v>
+      </c>
+      <c r="F65" s="6"/>
+      <c r="G65" s="6"/>
       <c r="H65" s="3" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="I65" s="3" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
     </row>
     <row r="66" spans="1:9">
-      <c r="A66" s="5" t="s">
-[...2 lines deleted...]
-      <c r="B66" s="10" t="s">
+      <c r="A66" s="3" t="s">
         <v>405</v>
       </c>
-      <c r="C66" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D66" s="10" t="s">
+      <c r="B66" s="8" t="s">
         <v>406</v>
       </c>
-      <c r="E66" s="5"/>
-[...2 lines deleted...]
-      <c r="H66" s="5" t="s">
+      <c r="C66" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="D66" s="8" t="s">
         <v>407</v>
       </c>
-      <c r="I66" s="5" t="s">
+      <c r="E66" s="3" t="s">
         <v>408</v>
       </c>
+      <c r="F66" s="6"/>
+      <c r="G66" s="3" t="s">
+        <v>409</v>
+      </c>
+      <c r="H66" s="3" t="s">
+        <v>410</v>
+      </c>
+      <c r="I66" s="3" t="s">
+        <v>411</v>
+      </c>
     </row>
     <row r="67" spans="1:9">
-      <c r="A67" s="6" t="s">
-[...5 lines deleted...]
-      <c r="C67" s="6" t="s">
+      <c r="A67" s="5" t="s">
+        <v>412</v>
+      </c>
+      <c r="B67" s="10" t="s">
+        <v>413</v>
+      </c>
+      <c r="C67" s="5" t="s">
         <v>107</v>
       </c>
-      <c r="D67" s="11" t="s">
-[...7 lines deleted...]
-        <v>412</v>
+      <c r="D67" s="10" t="s">
+        <v>414</v>
+      </c>
+      <c r="E67" s="6"/>
+      <c r="F67" s="6"/>
+      <c r="G67" s="6"/>
+      <c r="H67" s="6"/>
+      <c r="I67" s="5" t="s">
+        <v>415</v>
       </c>
     </row>
     <row r="68" spans="1:9">
-      <c r="A68" s="6" t="s">
-[...5 lines deleted...]
-      <c r="C68" s="6" t="s">
+      <c r="A68" s="5" t="s">
+        <v>416</v>
+      </c>
+      <c r="B68" s="10" t="s">
+        <v>417</v>
+      </c>
+      <c r="C68" s="5" t="s">
         <v>107</v>
       </c>
-      <c r="D68" s="11"/>
-[...5 lines deleted...]
-        <v>415</v>
+      <c r="D68" s="10"/>
+      <c r="E68" s="6"/>
+      <c r="F68" s="6"/>
+      <c r="G68" s="6"/>
+      <c r="H68" s="6"/>
+      <c r="I68" s="5" t="s">
+        <v>418</v>
       </c>
     </row>
     <row r="69" spans="1:9">
-      <c r="A69" s="6" t="s">
-[...5 lines deleted...]
-      <c r="C69" s="6" t="s">
+      <c r="A69" s="5" t="s">
+        <v>419</v>
+      </c>
+      <c r="B69" s="10" t="s">
+        <v>420</v>
+      </c>
+      <c r="C69" s="5" t="s">
         <v>107</v>
       </c>
-      <c r="D69" s="11"/>
-[...5 lines deleted...]
-        <v>418</v>
+      <c r="D69" s="10"/>
+      <c r="E69" s="6"/>
+      <c r="F69" s="6"/>
+      <c r="G69" s="6"/>
+      <c r="H69" s="6"/>
+      <c r="I69" s="5" t="s">
+        <v>421</v>
       </c>
     </row>
     <row r="70" spans="1:9">
       <c r="A70" s="3" t="s">
-        <v>419</v>
+        <v>422</v>
       </c>
       <c r="B70" s="8" t="s">
-        <v>420</v>
+        <v>423</v>
       </c>
       <c r="C70" s="3" t="s">
         <v>11</v>
       </c>
       <c r="D70" s="8" t="s">
-        <v>421</v>
+        <v>424</v>
       </c>
       <c r="E70" s="3" t="s">
-        <v>422</v>
+        <v>425</v>
       </c>
       <c r="F70" s="3" t="s">
-        <v>423</v>
+        <v>426</v>
       </c>
       <c r="G70" s="3" t="s">
-        <v>424</v>
-[...2 lines deleted...]
-        <v>425</v>
+        <v>427</v>
+      </c>
+      <c r="H70" s="6" t="s">
+        <v>428</v>
       </c>
       <c r="I70" s="3" t="s">
-        <v>426</v>
+        <v>429</v>
       </c>
     </row>
     <row r="71" spans="1:9">
-      <c r="A71" s="6" t="s">
-[...5 lines deleted...]
-      <c r="C71" s="6" t="s">
+      <c r="A71" s="5" t="s">
+        <v>430</v>
+      </c>
+      <c r="B71" s="10" t="s">
+        <v>431</v>
+      </c>
+      <c r="C71" s="5" t="s">
         <v>107</v>
       </c>
-      <c r="D71" s="11"/>
-[...9 lines deleted...]
-        <v>431</v>
+      <c r="D71" s="10"/>
+      <c r="E71" s="5" t="s">
+        <v>432</v>
+      </c>
+      <c r="F71" s="5" t="s">
+        <v>433</v>
+      </c>
+      <c r="G71" s="6"/>
+      <c r="H71" s="6"/>
+      <c r="I71" s="5" t="s">
+        <v>434</v>
       </c>
     </row>
     <row r="72" spans="1:9">
-      <c r="A72" s="5" t="s">
-[...11 lines deleted...]
-      <c r="E72" s="5" t="s">
+      <c r="A72" s="6" t="s">
         <v>435</v>
       </c>
-      <c r="F72" s="5" t="s">
+      <c r="B72" s="11" t="s">
         <v>436</v>
       </c>
-      <c r="G72" s="5"/>
-      <c r="H72" s="5" t="s">
+      <c r="C72" s="6" t="s">
+        <v>152</v>
+      </c>
+      <c r="D72" s="11" t="s">
         <v>437</v>
       </c>
-      <c r="I72" s="5" t="s">
+      <c r="E72" s="6" t="s">
         <v>438</v>
+      </c>
+      <c r="F72" s="6" t="s">
+        <v>439</v>
+      </c>
+      <c r="G72" s="6"/>
+      <c r="H72" s="6" t="s">
+        <v>440</v>
+      </c>
+      <c r="I72" s="6" t="s">
+        <v>441</v>
       </c>
     </row>
     <row r="73" spans="1:9">
       <c r="A73" s="3" t="s">
-        <v>439</v>
+        <v>442</v>
       </c>
       <c r="B73" s="8" t="s">
-        <v>440</v>
+        <v>443</v>
       </c>
       <c r="C73" s="3" t="s">
         <v>11</v>
       </c>
       <c r="D73" s="8" t="s">
-        <v>441</v>
+        <v>444</v>
       </c>
       <c r="E73" s="3" t="s">
-        <v>367</v>
+        <v>368</v>
       </c>
       <c r="F73" s="3" t="s">
-        <v>442</v>
-[...1 lines deleted...]
-      <c r="G73" s="5"/>
+        <v>445</v>
+      </c>
+      <c r="G73" s="6"/>
       <c r="H73" s="3" t="s">
-        <v>443</v>
+        <v>446</v>
       </c>
       <c r="I73" s="3" t="s">
-        <v>444</v>
+        <v>447</v>
       </c>
     </row>
     <row r="74" spans="1:9">
       <c r="A74" s="3" t="s">
-        <v>445</v>
+        <v>448</v>
       </c>
       <c r="B74" s="8" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="C74" s="3" t="s">
         <v>11</v>
       </c>
       <c r="D74" s="8" t="s">
-        <v>447</v>
+        <v>450</v>
       </c>
       <c r="E74" s="3" t="s">
         <v>192</v>
       </c>
       <c r="F74" s="3" t="s">
-        <v>448</v>
+        <v>451</v>
       </c>
       <c r="G74" s="3" t="s">
-        <v>449</v>
-[...1 lines deleted...]
-      <c r="H74" s="5"/>
+        <v>313</v>
+      </c>
+      <c r="H74" s="6"/>
       <c r="I74" s="3" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
     </row>
     <row r="75" spans="1:9">
-      <c r="A75" s="5" t="s">
-[...8 lines deleted...]
-      <c r="D75" s="10" t="s">
+      <c r="A75" s="3" t="s">
         <v>453</v>
       </c>
-      <c r="E75" s="5" t="s">
+      <c r="B75" s="8" t="s">
         <v>454</v>
       </c>
-      <c r="F75" s="5"/>
-[...3 lines deleted...]
-      <c r="H75" s="5" t="s">
+      <c r="C75" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="D75" s="8" t="s">
         <v>455</v>
       </c>
-      <c r="I75" s="5" t="s">
+      <c r="E75" s="3" t="s">
         <v>456</v>
+      </c>
+      <c r="F75" s="6"/>
+      <c r="G75" s="3" t="s">
+        <v>457</v>
+      </c>
+      <c r="H75" s="6" t="s">
+        <v>458</v>
+      </c>
+      <c r="I75" s="3" t="s">
+        <v>459</v>
       </c>
     </row>
     <row r="76" spans="1:9">
       <c r="A76" s="3" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="B76" s="8" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
       <c r="C76" s="3" t="s">
         <v>11</v>
       </c>
       <c r="D76" s="8" t="s">
-        <v>459</v>
-[...1 lines deleted...]
-      <c r="E76" s="5"/>
+        <v>462</v>
+      </c>
+      <c r="E76" s="6"/>
       <c r="F76" s="3" t="s">
-        <v>423</v>
-[...1 lines deleted...]
-      <c r="G76" s="5"/>
+        <v>426</v>
+      </c>
+      <c r="G76" s="6"/>
       <c r="H76" s="3" t="s">
-        <v>460</v>
+        <v>206</v>
       </c>
       <c r="I76" s="3" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
     </row>
     <row r="77" spans="1:9">
       <c r="A77" s="4" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
       <c r="B77" s="9" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="C77" s="4" t="s">
         <v>65</v>
       </c>
       <c r="D77" s="9" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="E77" s="4" t="s">
-        <v>465</v>
-[...1 lines deleted...]
-      <c r="F77" s="5"/>
+        <v>467</v>
+      </c>
+      <c r="F77" s="6"/>
       <c r="G77" s="4" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="H77" s="4" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="I77" s="4" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
     </row>
     <row r="78" spans="1:9">
-      <c r="A78" s="6" t="s">
-[...5 lines deleted...]
-      <c r="C78" s="6" t="s">
+      <c r="A78" s="5" t="s">
+        <v>471</v>
+      </c>
+      <c r="B78" s="10" t="s">
+        <v>472</v>
+      </c>
+      <c r="C78" s="5" t="s">
         <v>107</v>
       </c>
-      <c r="D78" s="11"/>
-      <c r="E78" s="6" t="s">
+      <c r="D78" s="10"/>
+      <c r="E78" s="5" t="s">
         <v>52</v>
       </c>
-      <c r="F78" s="5"/>
-[...6 lines deleted...]
-      <c r="I78" s="6" t="s">
+      <c r="F78" s="6"/>
+      <c r="G78" s="5" t="s">
         <v>473</v>
+      </c>
+      <c r="H78" s="5" t="s">
+        <v>474</v>
+      </c>
+      <c r="I78" s="5" t="s">
+        <v>475</v>
       </c>
     </row>
     <row r="79" spans="1:9">
       <c r="A79" s="3" t="s">
-        <v>474</v>
+        <v>476</v>
       </c>
       <c r="B79" s="8" t="s">
-        <v>475</v>
+        <v>477</v>
       </c>
       <c r="C79" s="3" t="s">
         <v>11</v>
       </c>
       <c r="D79" s="8"/>
       <c r="E79" s="3" t="s">
         <v>183</v>
       </c>
       <c r="F79" s="3" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="G79" s="3" t="s">
-        <v>477</v>
+        <v>479</v>
       </c>
       <c r="H79" s="3" t="s">
-        <v>478</v>
+        <v>480</v>
       </c>
       <c r="I79" s="3" t="s">
-        <v>479</v>
+        <v>481</v>
       </c>
     </row>
     <row r="80" spans="1:9">
       <c r="A80" s="3" t="s">
-        <v>480</v>
+        <v>482</v>
       </c>
       <c r="B80" s="8" t="s">
+        <v>483</v>
+      </c>
+      <c r="C80" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="D80" s="8" t="s">
+        <v>484</v>
+      </c>
+      <c r="E80" s="3" t="s">
+        <v>485</v>
+      </c>
+      <c r="F80" s="6"/>
+      <c r="G80" s="3" t="s">
+        <v>486</v>
+      </c>
+      <c r="H80" s="3" t="s">
+        <v>487</v>
+      </c>
+      <c r="I80" s="3" t="s">
         <v>481</v>
-      </c>
-[...15 lines deleted...]
-        <v>485</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>