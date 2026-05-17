--- v3 (2026-04-26)
+++ v4 (2026-05-17)
@@ -541,53 +541,51 @@
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Angol
 Collipulli
 Ercilla
 Renaico</t>
         </r>
       </text>
     </comment>
     <comment ref="B10" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Las Condes
-[...1 lines deleted...]
-Vitacura</t>
+          <t xml:space="preserve">Las Condes</t>
         </r>
       </text>
     </comment>
     <comment ref="B11" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Cabrero
 Florida
 Hualqui
 San Rosendo
 Santa Juana
 Yumbel</t>
         </r>
       </text>
     </comment>
     <comment ref="B12" authorId="0">
@@ -1609,67 +1607,72 @@
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">El Monte
 Isla de Maipo
 Melipilla</t>
         </r>
       </text>
     </comment>
     <comment ref="B51" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Calera de Tango
 Cerrillos
+Cerro Navia
 Curacaví
 El Bosque
 El Monte
 Estación Central
 La Cisterna
 La Florida
 La Granja
 La Pintana
 La Reina
 Lampa
 Lo Espejo
+Lo Prado
 Macul
+María Pinto
 Ñuñoa
+Padre Hurtado
 Pedro Aguirre Cerda
 Peñalolén
 Pirque
 Providencia
+Quilicura
 Recoleta
 San Bernardo
 San Joaquín
 San José de Maipo
 San Miguel
 Santiago</t>
         </r>
       </text>
     </comment>
     <comment ref="B52" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Conchalí
 Las Condes
 Lo Barnechea
 Vitacura</t>
@@ -2372,56 +2375,124 @@
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Colbún
 Curicó
 Empedrado
 Hualañé
 Licantén
 Linares
 Longaví
 Parral
 Pelarco
 Pencahue
 Retiro
 Río Claro
 Sagrada Familia
 San Clemente
 San Rafael
 Vichuquén</t>
         </r>
       </text>
     </comment>
+    <comment ref="B81" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Canela
+Illapel
+Los Vilos
+Salamanca</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="B82" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Chimbarongo
+Codegua
+Coinco
+Coltauco
+Doñihue
+Graneros
+Las Cabras
+Machalí
+Malloa
+Mostazal
+Olivar
+Peumo
+Quinta de Tilcoco
+Rancagua
+Rengo
+Requínoa
+San Vicente</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="B83" authorId="0">
+      <text>
+        <r>
+          <rPr>
+            <rFont val="Calibri"/>
+            <b val="false"/>
+            <i val="false"/>
+            <strike val="false"/>
+            <color rgb="FF000000"/>
+            <sz val="11"/>
+            <u val="none"/>
+          </rPr>
+          <t xml:space="preserve">Antofagasta
+Mejillones</t>
+        </r>
+      </text>
+    </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="488">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="498">
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Nombre</t>
   </si>
   <si>
     <t>Estado</t>
   </si>
   <si>
     <t>Contactos</t>
   </si>
   <si>
     <t>Presidente</t>
   </si>
   <si>
     <t>Vicepresidente</t>
   </si>
   <si>
     <t>Secretario</t>
   </si>
   <si>
     <t>Tesorero</t>
   </si>
   <si>
@@ -2571,65 +2642,56 @@
   <si>
     <t>Asociación de Municipalidades Malleco Norte (AMMN)</t>
   </si>
   <si>
     <t>Paulina Aguilera - Secretaria Ejecutiva - malleconorte@gmail.com - +56931490338</t>
   </si>
   <si>
     <t>José Enrique Neira Neira</t>
   </si>
   <si>
     <t>Claudio Musre Contreras</t>
   </si>
   <si>
     <t>Luis Orellana Rocha</t>
   </si>
   <si>
     <t>Manuel Macaya Ramírez</t>
   </si>
   <si>
     <t>2027-03-31</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>Asociación de Municipalidades de la Zona Oriente de la Región Metropolitana (En Proceso de Liquidación)</t>
+    <t>Asociación de Municipalidades de la Zona Oriente de la Región Metropolitana (LIQUIDADA)</t>
   </si>
   <si>
     <t>LIQUIDADA</t>
   </si>
   <si>
-    <t>Cristóbal Varela - Secretario Ejecutivo - contacto@amzo.cl - +56954173803</t>
-[...7 lines deleted...]
-  <si>
     <t>2025-08-04</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>ASOCIACIÓN DE MUNICIPALIDADES PARA EL DESARROLLO ECONÓMICO LOCAL (AMDEL)</t>
   </si>
   <si>
     <t>Manuel López - Secretario Ejecutivo - amdelconcepcion@gmail.com - 990781443</t>
   </si>
   <si>
     <t>Rodrigo Montero Cuevas</t>
   </si>
   <si>
     <t>Angel Castro Medina</t>
   </si>
   <si>
     <t>José Sáez Vinet</t>
   </si>
   <si>
     <t>Carlos Pinilla Pinilla</t>
   </si>
   <si>
     <t>2027-07-03</t>
@@ -2745,51 +2807,51 @@
   <si>
     <t>Julio Calderón - Secretario Ejecutivo - juliocalderon1956@yahoo.es - 09-93318202</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>Asociación de Municipalidades para el Desarrollo de la Apicultura, el Turismo y el Medio Ambiente en la Zona de Amortiguación de la Reserva Nacional Llanquihue, Parque Alerce Andino y Parque Nacional Hornopirén, de la Región de Los Lagos</t>
   </si>
   <si>
     <t>jjolavarria - secretariaejecutiva - jjolavarria@yahoo.es</t>
   </si>
   <si>
     <t>2015-10-24</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>Asociación de Municipalidades de Chile (AMUCH)</t>
   </si>
   <si>
-    <t>Andrés Chacón Romero - Secretario Ejecutivo - contacto@amuch.cl - +56 2330 40 100 | César Rojas Ríos - Director Ejecutivo - crojas@amuch.cl | director ejecutivo - director ejecutivo - directorejecutivo@amuch.cl</t>
+    <t>Andrés Chacón Romero - Director Ejecutivo - directorejecutivo@amuch.cl - +56 2 330 40 100 | César Rojas Ríos - Director de Control Interno - crojas@amuch.cl | Contacto AMUCH - contacto@amuch.cl</t>
   </si>
   <si>
     <t>Pablo Silva Pérez</t>
   </si>
   <si>
     <t>2029-04-21</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>Asociación Regional de Municipalidades de Magallanes y Antártica Chilena o AMUMAG</t>
   </si>
   <si>
     <t>Mónica Leal. - Secretaria Ejecutiva - monicaleal@amumag.cl - 612371454</t>
   </si>
   <si>
     <t>Patricio Fernández Alarcón</t>
   </si>
   <si>
     <t>José Parada Aguilar</t>
   </si>
   <si>
     <t>Luis Barría Andrade</t>
   </si>
@@ -2883,51 +2945,51 @@
   <si>
     <t>Jaime Bertín Valenzuela</t>
   </si>
   <si>
     <t>Sebastián Cruzat Cárcamo</t>
   </si>
   <si>
     <t>2028-01-15</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>Asociación de Municipalidades Provincia de Llanquihue para el Manejo Sustentable de Residuos y Gestión Ambiental</t>
   </si>
   <si>
     <t>Fernanda Tapia. - Sin Informacion - fernanda@asociacionllanquihue.cl - +56 992202484</t>
   </si>
   <si>
     <t>Tomás Gárate Silva</t>
   </si>
   <si>
     <t>Nabih Soza Cárdenas</t>
   </si>
   <si>
-    <t>2024-07-30</t>
+    <t>2027-01-17</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>ASOCIACIÓN DE MUNICIPALIDADES CON ALCALDE MAPUCHE, AMCAM (DISUELTA)</t>
   </si>
   <si>
     <t>Mauricio Vergara - Secretario Ejecutivo - secretarioejecutivo@amcam.cl - +56972564276</t>
   </si>
   <si>
     <t>2025-01-29</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>ASOCIACIÓN MUNICIPAL PARA LA SUSTENTABILIDAD AMBIENTAL, AMUSA (DISUELTA)</t>
   </si>
   <si>
     <t>2023-01-23</t>
   </si>
   <si>
     <t>28</t>
   </si>
@@ -3841,50 +3903,89 @@
     <t>José Luis Astorga Verdugo</t>
   </si>
   <si>
     <t>Martín Francisco Lonza Munizaga</t>
   </si>
   <si>
     <t>2029-05-09</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
     <t>Asociación de Municipalidades Urbanas y Rurales del Maule, AMURMAULE</t>
   </si>
   <si>
     <t>Claudio Montalva Avendaño - Coordinador Técnico y de Gestión - contacto@amurmaule.cl - +56 9 74511738 | José Hernández González - Secretario Ejecutivo - josehernandez@amurmaule.cl - +56 9  34638838</t>
   </si>
   <si>
     <t>Américo Guajardo Oyarce</t>
   </si>
   <si>
     <t>Mario Meza Vásquez</t>
   </si>
   <si>
     <t>Rafael Ramírez Parra</t>
+  </si>
+  <si>
+    <t>80</t>
+  </si>
+  <si>
+    <t>Asociación de Municipalidades de la Provincia de Coquimbo</t>
+  </si>
+  <si>
+    <t>81</t>
+  </si>
+  <si>
+    <t>Asociación de Municipalidades Administradoras del Relleno Sanitario Colihue - La Yesca</t>
+  </si>
+  <si>
+    <t>Raimundo Agliati Marchant</t>
+  </si>
+  <si>
+    <t>Juan Abarca Padilla</t>
+  </si>
+  <si>
+    <t>2026-07-24</t>
+  </si>
+  <si>
+    <t>82</t>
+  </si>
+  <si>
+    <t>Asociación de Municipalidades para la Seguridad del Norte</t>
+  </si>
+  <si>
+    <t>Sacha Razmilic Burgos</t>
+  </si>
+  <si>
+    <t>Marcelino Carvajal Ferreira</t>
+  </si>
+  <si>
+    <t>Dinko Rendic Véliz</t>
+  </si>
+  <si>
+    <t>2026-07-16</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -4272,67 +4373,67 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I80"/>
+  <dimension ref="A1:I83"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="1" activePane="bottomLeft" state="frozen" topLeftCell="A2"/>
-      <selection pane="bottomLeft" activeCell="A1" sqref="A1:I80"/>
+      <selection pane="bottomLeft" activeCell="A1" sqref="A1:I83"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="17.567" bestFit="true" customWidth="true" style="1"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="36.42" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="38.848" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="38.848" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="37.705" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="25.708" bestFit="true" customWidth="true" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="7" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>6</v>
       </c>
@@ -4541,1849 +4642,1910 @@
         <v>58</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>59</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>60</v>
       </c>
       <c r="H9" s="3" t="s">
         <v>61</v>
       </c>
       <c r="I9" s="3" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="4" t="s">
         <v>63</v>
       </c>
       <c r="B10" s="9" t="s">
         <v>64</v>
       </c>
       <c r="C10" s="4" t="s">
         <v>65</v>
       </c>
-      <c r="D10" s="9" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D10" s="9"/>
       <c r="E10" s="6"/>
       <c r="F10" s="6"/>
-      <c r="G10" s="4" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="G10" s="6"/>
+      <c r="H10" s="6"/>
       <c r="I10" s="4" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="3" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="B11" s="8" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>11</v>
       </c>
       <c r="D11" s="8" t="s">
+        <v>69</v>
+      </c>
+      <c r="E11" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="F11" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="G11" s="6" t="s">
         <v>72</v>
       </c>
-      <c r="E11" s="6" t="s">
+      <c r="H11" s="6" t="s">
         <v>73</v>
       </c>
-      <c r="F11" s="6" t="s">
+      <c r="I11" s="3" t="s">
         <v>74</v>
-      </c>
-[...7 lines deleted...]
-        <v>77</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="3" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="B12" s="8" t="s">
-        <v>79</v>
+        <v>76</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>11</v>
       </c>
       <c r="D12" s="8" t="s">
+        <v>77</v>
+      </c>
+      <c r="E12" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="G12" s="3" t="s">
         <v>80</v>
       </c>
-      <c r="E12" s="3" t="s">
+      <c r="H12" s="3" t="s">
         <v>81</v>
       </c>
-      <c r="F12" s="3" t="s">
+      <c r="I12" s="3" t="s">
         <v>82</v>
-      </c>
-[...7 lines deleted...]
-        <v>85</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="3" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
       <c r="B13" s="8" t="s">
-        <v>87</v>
+        <v>84</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>11</v>
       </c>
       <c r="D13" s="8" t="s">
-        <v>88</v>
+        <v>85</v>
       </c>
       <c r="E13" s="3" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F13" s="6"/>
       <c r="G13" s="6"/>
       <c r="H13" s="3" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I13" s="3" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="3" t="s">
-        <v>92</v>
+        <v>89</v>
       </c>
       <c r="B14" s="8" t="s">
-        <v>93</v>
+        <v>90</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>11</v>
       </c>
       <c r="D14" s="8" t="s">
-        <v>94</v>
+        <v>91</v>
       </c>
       <c r="E14" s="6"/>
       <c r="F14" s="3" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="G14" s="6"/>
       <c r="H14" s="3" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
       <c r="I14" s="3" t="s">
-        <v>97</v>
+        <v>94</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="3" t="s">
+        <v>95</v>
+      </c>
+      <c r="B15" s="8" t="s">
+        <v>96</v>
+      </c>
+      <c r="C15" s="3" t="s">
+        <v>97</v>
+      </c>
+      <c r="D15" s="8" t="s">
         <v>98</v>
       </c>
-      <c r="B15" s="8" t="s">
+      <c r="E15" s="3" t="s">
         <v>99</v>
       </c>
-      <c r="C15" s="3" t="s">
+      <c r="F15" s="3" t="s">
         <v>100</v>
-      </c>
-[...7 lines deleted...]
-        <v>103</v>
       </c>
       <c r="G15" s="6"/>
       <c r="H15" s="6"/>
       <c r="I15" s="3" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="5" t="s">
+        <v>102</v>
+      </c>
+      <c r="B16" s="10" t="s">
+        <v>103</v>
+      </c>
+      <c r="C16" s="5" t="s">
+        <v>104</v>
+      </c>
+      <c r="D16" s="10" t="s">
         <v>105</v>
       </c>
-      <c r="B16" s="10" t="s">
+      <c r="E16" s="5" t="s">
         <v>106</v>
-      </c>
-[...7 lines deleted...]
-        <v>109</v>
       </c>
       <c r="F16" s="6"/>
       <c r="G16" s="6"/>
       <c r="H16" s="5" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="I16" s="5" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="5" t="s">
-        <v>112</v>
+        <v>109</v>
       </c>
       <c r="B17" s="10" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="C17" s="5" t="s">
-        <v>107</v>
+        <v>104</v>
       </c>
       <c r="D17" s="10" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
       <c r="E17" s="6"/>
       <c r="F17" s="6"/>
       <c r="G17" s="6"/>
       <c r="H17" s="6"/>
       <c r="I17" s="5" t="s">
-        <v>115</v>
+        <v>112</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="5" t="s">
-        <v>116</v>
+        <v>113</v>
       </c>
       <c r="B18" s="10" t="s">
-        <v>117</v>
+        <v>114</v>
       </c>
       <c r="C18" s="5" t="s">
-        <v>107</v>
+        <v>104</v>
       </c>
       <c r="D18" s="10" t="s">
-        <v>118</v>
+        <v>115</v>
       </c>
       <c r="E18" s="6"/>
       <c r="F18" s="6"/>
       <c r="G18" s="6"/>
       <c r="H18" s="6"/>
       <c r="I18" s="5" t="s">
-        <v>119</v>
+        <v>116</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="3" t="s">
-        <v>120</v>
+        <v>117</v>
       </c>
       <c r="B19" s="8" t="s">
-        <v>121</v>
+        <v>118</v>
       </c>
       <c r="C19" s="3" t="s">
         <v>11</v>
       </c>
       <c r="D19" s="8" t="s">
-        <v>122</v>
+        <v>119</v>
       </c>
       <c r="E19" s="3" t="s">
         <v>46</v>
       </c>
       <c r="F19" s="6"/>
       <c r="G19" s="6" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="H19" s="6"/>
       <c r="I19" s="3" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="3" t="s">
-        <v>125</v>
+        <v>122</v>
       </c>
       <c r="B20" s="8" t="s">
-        <v>126</v>
+        <v>123</v>
       </c>
       <c r="C20" s="3" t="s">
         <v>11</v>
       </c>
       <c r="D20" s="8" t="s">
-        <v>127</v>
+        <v>124</v>
       </c>
       <c r="E20" s="3" t="s">
-        <v>128</v>
+        <v>125</v>
       </c>
       <c r="F20" s="3" t="s">
-        <v>129</v>
+        <v>126</v>
       </c>
       <c r="G20" s="6"/>
       <c r="H20" s="3" t="s">
-        <v>130</v>
+        <v>127</v>
       </c>
       <c r="I20" s="3" t="s">
-        <v>131</v>
+        <v>128</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="3" t="s">
-        <v>132</v>
+        <v>129</v>
       </c>
       <c r="B21" s="8" t="s">
-        <v>133</v>
+        <v>130</v>
       </c>
       <c r="C21" s="3" t="s">
         <v>11</v>
       </c>
       <c r="D21" s="8" t="s">
-        <v>134</v>
+        <v>131</v>
       </c>
       <c r="E21" s="3" t="s">
-        <v>135</v>
+        <v>132</v>
       </c>
       <c r="F21" s="6"/>
       <c r="G21" s="3" t="s">
-        <v>136</v>
+        <v>133</v>
       </c>
       <c r="H21" s="3" t="s">
         <v>21</v>
       </c>
       <c r="I21" s="3" t="s">
-        <v>137</v>
+        <v>134</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="3" t="s">
-        <v>138</v>
+        <v>135</v>
       </c>
       <c r="B22" s="8" t="s">
-        <v>139</v>
+        <v>136</v>
       </c>
       <c r="C22" s="3" t="s">
         <v>11</v>
       </c>
       <c r="D22" s="8" t="s">
-        <v>140</v>
+        <v>137</v>
       </c>
       <c r="E22" s="3" t="s">
-        <v>141</v>
+        <v>138</v>
       </c>
       <c r="F22" s="6"/>
       <c r="G22" s="6"/>
       <c r="H22" s="3" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="I22" s="3" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="3" t="s">
-        <v>144</v>
+        <v>141</v>
       </c>
       <c r="B23" s="8" t="s">
-        <v>145</v>
+        <v>142</v>
       </c>
       <c r="C23" s="3" t="s">
         <v>11</v>
       </c>
       <c r="D23" s="8" t="s">
-        <v>146</v>
+        <v>143</v>
       </c>
       <c r="E23" s="3" t="s">
-        <v>147</v>
+        <v>144</v>
       </c>
       <c r="F23" s="3" t="s">
-        <v>148</v>
+        <v>145</v>
       </c>
       <c r="G23" s="6"/>
       <c r="H23" s="3" t="s">
-        <v>149</v>
+        <v>146</v>
       </c>
       <c r="I23" s="3" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="6" t="s">
+        <v>147</v>
+      </c>
+      <c r="B24" s="11" t="s">
+        <v>148</v>
+      </c>
+      <c r="C24" s="6" t="s">
+        <v>149</v>
+      </c>
+      <c r="D24" s="11" t="s">
         <v>150</v>
       </c>
-      <c r="B24" s="11" t="s">
+      <c r="E24" s="6" t="s">
         <v>151</v>
-      </c>
-[...7 lines deleted...]
-        <v>154</v>
       </c>
       <c r="F24" s="6"/>
       <c r="G24" s="6" t="s">
-        <v>155</v>
+        <v>152</v>
       </c>
       <c r="H24" s="6"/>
       <c r="I24" s="6" t="s">
-        <v>156</v>
+        <v>153</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" s="3" t="s">
-        <v>157</v>
+        <v>154</v>
       </c>
       <c r="B25" s="8" t="s">
-        <v>158</v>
+        <v>155</v>
       </c>
       <c r="C25" s="3" t="s">
         <v>11</v>
       </c>
       <c r="D25" s="8" t="s">
-        <v>159</v>
+        <v>156</v>
       </c>
       <c r="E25" s="3" t="s">
-        <v>160</v>
+        <v>157</v>
       </c>
       <c r="F25" s="6"/>
       <c r="G25" s="6"/>
       <c r="H25" s="3" t="s">
+        <v>158</v>
+      </c>
+      <c r="I25" s="3" t="s">
+        <v>159</v>
+      </c>
+    </row>
+    <row r="26" spans="1:9">
+      <c r="A26" s="3" t="s">
+        <v>160</v>
+      </c>
+      <c r="B26" s="8" t="s">
         <v>161</v>
       </c>
-      <c r="I25" s="3" t="s">
+      <c r="C26" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="D26" s="8" t="s">
         <v>162</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A26" s="5" t="s">
+      <c r="E26" s="3" t="s">
         <v>163</v>
-      </c>
-[...10 lines deleted...]
-        <v>166</v>
       </c>
       <c r="F26" s="6"/>
       <c r="G26" s="6"/>
-      <c r="H26" s="5" t="s">
-[...3 lines deleted...]
-        <v>168</v>
+      <c r="H26" s="3" t="s">
+        <v>164</v>
+      </c>
+      <c r="I26" s="3" t="s">
+        <v>165</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" s="4" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="B27" s="9" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
       <c r="C27" s="4" t="s">
         <v>65</v>
       </c>
       <c r="D27" s="9" t="s">
-        <v>171</v>
+        <v>168</v>
       </c>
       <c r="E27" s="6"/>
       <c r="F27" s="6"/>
       <c r="G27" s="6"/>
       <c r="H27" s="6"/>
       <c r="I27" s="4" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" s="4" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="B28" s="9" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
       <c r="C28" s="4" t="s">
         <v>65</v>
       </c>
       <c r="D28" s="9"/>
       <c r="E28" s="6"/>
       <c r="F28" s="6"/>
       <c r="G28" s="6"/>
       <c r="H28" s="6"/>
       <c r="I28" s="4" t="s">
-        <v>175</v>
+        <v>172</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" s="5" t="s">
-        <v>176</v>
+        <v>173</v>
       </c>
       <c r="B29" s="10" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="C29" s="5" t="s">
-        <v>107</v>
+        <v>104</v>
       </c>
       <c r="D29" s="10" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
       <c r="E29" s="6"/>
       <c r="F29" s="6"/>
       <c r="G29" s="6"/>
       <c r="H29" s="6"/>
       <c r="I29" s="5" t="s">
-        <v>179</v>
+        <v>176</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" s="6" t="s">
+        <v>177</v>
+      </c>
+      <c r="B30" s="11" t="s">
+        <v>178</v>
+      </c>
+      <c r="C30" s="6" t="s">
+        <v>149</v>
+      </c>
+      <c r="D30" s="11" t="s">
+        <v>179</v>
+      </c>
+      <c r="E30" s="6" t="s">
         <v>180</v>
-      </c>
-[...10 lines deleted...]
-        <v>183</v>
       </c>
       <c r="F30" s="6"/>
       <c r="G30" s="6"/>
       <c r="H30" s="6" t="s">
-        <v>184</v>
+        <v>181</v>
       </c>
       <c r="I30" s="6" t="s">
-        <v>185</v>
+        <v>182</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" s="5" t="s">
-        <v>186</v>
+        <v>183</v>
       </c>
       <c r="B31" s="10" t="s">
-        <v>187</v>
+        <v>184</v>
       </c>
       <c r="C31" s="5" t="s">
-        <v>107</v>
+        <v>104</v>
       </c>
       <c r="D31" s="10"/>
       <c r="E31" s="6"/>
       <c r="F31" s="6"/>
       <c r="G31" s="6"/>
       <c r="H31" s="6"/>
       <c r="I31" s="5" t="s">
-        <v>188</v>
+        <v>185</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" s="3" t="s">
-        <v>189</v>
+        <v>186</v>
       </c>
       <c r="B32" s="8" t="s">
-        <v>190</v>
+        <v>187</v>
       </c>
       <c r="C32" s="3" t="s">
         <v>11</v>
       </c>
       <c r="D32" s="8" t="s">
-        <v>191</v>
+        <v>188</v>
       </c>
       <c r="E32" s="6"/>
       <c r="F32" s="3" t="s">
+        <v>189</v>
+      </c>
+      <c r="G32" s="3" t="s">
+        <v>190</v>
+      </c>
+      <c r="H32" s="3" t="s">
+        <v>191</v>
+      </c>
+      <c r="I32" s="3" t="s">
         <v>192</v>
-      </c>
-[...7 lines deleted...]
-        <v>195</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" s="6" t="s">
+        <v>193</v>
+      </c>
+      <c r="B33" s="11" t="s">
+        <v>194</v>
+      </c>
+      <c r="C33" s="6" t="s">
+        <v>149</v>
+      </c>
+      <c r="D33" s="11" t="s">
+        <v>195</v>
+      </c>
+      <c r="E33" s="6" t="s">
         <v>196</v>
-      </c>
-[...10 lines deleted...]
-        <v>199</v>
       </c>
       <c r="F33" s="6"/>
       <c r="G33" s="6" t="s">
-        <v>200</v>
+        <v>197</v>
       </c>
       <c r="H33" s="6" t="s">
-        <v>201</v>
+        <v>198</v>
       </c>
       <c r="I33" s="6" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" s="3" t="s">
-        <v>203</v>
+        <v>200</v>
       </c>
       <c r="B34" s="8" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="C34" s="3" t="s">
         <v>11</v>
       </c>
       <c r="D34" s="8" t="s">
+        <v>202</v>
+      </c>
+      <c r="E34" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="F34" s="3" t="s">
+        <v>204</v>
+      </c>
+      <c r="G34" s="3" t="s">
         <v>205</v>
       </c>
-      <c r="E34" s="3" t="s">
+      <c r="H34" s="3" t="s">
         <v>206</v>
       </c>
-      <c r="F34" s="3" t="s">
+      <c r="I34" s="3" t="s">
         <v>207</v>
-      </c>
-[...7 lines deleted...]
-        <v>210</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" s="3" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="B35" s="8" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
       <c r="C35" s="3" t="s">
         <v>11</v>
       </c>
       <c r="D35" s="8" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E35" s="6"/>
       <c r="F35" s="6"/>
       <c r="G35" s="6"/>
       <c r="H35" s="6"/>
       <c r="I35" s="3" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" s="3" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
       <c r="B36" s="8" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="C36" s="3" t="s">
         <v>11</v>
       </c>
       <c r="D36" s="8" t="s">
+        <v>214</v>
+      </c>
+      <c r="E36" s="3" t="s">
+        <v>215</v>
+      </c>
+      <c r="F36" s="3" t="s">
+        <v>216</v>
+      </c>
+      <c r="G36" s="3" t="s">
         <v>217</v>
       </c>
-      <c r="E36" s="3" t="s">
+      <c r="H36" s="3" t="s">
         <v>218</v>
       </c>
-      <c r="F36" s="3" t="s">
+      <c r="I36" s="3" t="s">
         <v>219</v>
-      </c>
-[...7 lines deleted...]
-        <v>222</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" s="3" t="s">
-        <v>223</v>
+        <v>220</v>
       </c>
       <c r="B37" s="8" t="s">
-        <v>224</v>
+        <v>221</v>
       </c>
       <c r="C37" s="3" t="s">
         <v>11</v>
       </c>
       <c r="D37" s="8" t="s">
+        <v>222</v>
+      </c>
+      <c r="E37" s="3" t="s">
+        <v>223</v>
+      </c>
+      <c r="F37" s="3" t="s">
+        <v>224</v>
+      </c>
+      <c r="G37" s="3" t="s">
+        <v>70</v>
+      </c>
+      <c r="H37" s="3" t="s">
         <v>225</v>
       </c>
-      <c r="E37" s="3" t="s">
+      <c r="I37" s="3" t="s">
         <v>226</v>
-      </c>
-[...10 lines deleted...]
-        <v>229</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" s="3" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
       <c r="B38" s="8" t="s">
-        <v>231</v>
+        <v>228</v>
       </c>
       <c r="C38" s="3" t="s">
         <v>11</v>
       </c>
       <c r="D38" s="8" t="s">
-        <v>232</v>
+        <v>229</v>
       </c>
       <c r="E38" s="3" t="s">
-        <v>233</v>
+        <v>230</v>
       </c>
       <c r="F38" s="6"/>
       <c r="G38" s="3" t="s">
-        <v>234</v>
+        <v>231</v>
       </c>
       <c r="H38" s="3" t="s">
-        <v>235</v>
+        <v>232</v>
       </c>
       <c r="I38" s="3" t="s">
-        <v>222</v>
+        <v>219</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" s="3" t="s">
-        <v>236</v>
+        <v>233</v>
       </c>
       <c r="B39" s="8" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="C39" s="3" t="s">
         <v>11</v>
       </c>
       <c r="D39" s="8" t="s">
+        <v>235</v>
+      </c>
+      <c r="E39" s="3" t="s">
+        <v>236</v>
+      </c>
+      <c r="F39" s="3" t="s">
+        <v>237</v>
+      </c>
+      <c r="G39" s="3" t="s">
         <v>238</v>
       </c>
-      <c r="E39" s="3" t="s">
+      <c r="H39" s="3" t="s">
+        <v>224</v>
+      </c>
+      <c r="I39" s="3" t="s">
         <v>239</v>
-      </c>
-[...10 lines deleted...]
-        <v>242</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" s="3" t="s">
-        <v>243</v>
+        <v>240</v>
       </c>
       <c r="B40" s="8" t="s">
-        <v>244</v>
+        <v>241</v>
       </c>
       <c r="C40" s="3" t="s">
         <v>11</v>
       </c>
       <c r="D40" s="8" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="E40" s="3" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
       <c r="F40" s="6"/>
       <c r="G40" s="3" t="s">
-        <v>247</v>
+        <v>244</v>
       </c>
       <c r="H40" s="3" t="s">
-        <v>248</v>
+        <v>245</v>
       </c>
       <c r="I40" s="3" t="s">
-        <v>249</v>
+        <v>246</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" s="3" t="s">
-        <v>250</v>
+        <v>247</v>
       </c>
       <c r="B41" s="8" t="s">
-        <v>251</v>
+        <v>248</v>
       </c>
       <c r="C41" s="3" t="s">
         <v>11</v>
       </c>
       <c r="D41" s="8" t="s">
+        <v>249</v>
+      </c>
+      <c r="E41" s="3" t="s">
+        <v>250</v>
+      </c>
+      <c r="F41" s="3" t="s">
+        <v>251</v>
+      </c>
+      <c r="G41" s="3" t="s">
         <v>252</v>
       </c>
-      <c r="E41" s="3" t="s">
+      <c r="H41" s="3" t="s">
         <v>253</v>
       </c>
-      <c r="F41" s="3" t="s">
+      <c r="I41" s="3" t="s">
         <v>254</v>
-      </c>
-[...7 lines deleted...]
-        <v>257</v>
       </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" s="5" t="s">
-        <v>258</v>
+        <v>255</v>
       </c>
       <c r="B42" s="10" t="s">
-        <v>259</v>
+        <v>256</v>
       </c>
       <c r="C42" s="5" t="s">
-        <v>107</v>
+        <v>104</v>
       </c>
       <c r="D42" s="10"/>
       <c r="E42" s="6"/>
       <c r="F42" s="6"/>
       <c r="G42" s="6"/>
       <c r="H42" s="6"/>
       <c r="I42" s="5" t="s">
-        <v>260</v>
+        <v>257</v>
       </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" s="3" t="s">
-        <v>261</v>
+        <v>258</v>
       </c>
       <c r="B43" s="8" t="s">
-        <v>262</v>
+        <v>259</v>
       </c>
       <c r="C43" s="3" t="s">
         <v>11</v>
       </c>
       <c r="D43" s="8" t="s">
-        <v>263</v>
+        <v>260</v>
       </c>
       <c r="E43" s="6"/>
       <c r="F43" s="6"/>
       <c r="G43" s="6"/>
       <c r="H43" s="3" t="s">
-        <v>264</v>
+        <v>261</v>
       </c>
       <c r="I43" s="3" t="s">
-        <v>265</v>
+        <v>262</v>
       </c>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" s="3" t="s">
-        <v>266</v>
+        <v>263</v>
       </c>
       <c r="B44" s="8" t="s">
-        <v>267</v>
+        <v>264</v>
       </c>
       <c r="C44" s="3" t="s">
         <v>11</v>
       </c>
       <c r="D44" s="8" t="s">
-        <v>268</v>
+        <v>265</v>
       </c>
       <c r="E44" s="3" t="s">
-        <v>226</v>
+        <v>223</v>
       </c>
       <c r="F44" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G44" s="3" t="s">
-        <v>269</v>
+        <v>266</v>
       </c>
       <c r="H44" s="6"/>
       <c r="I44" s="3" t="s">
-        <v>270</v>
+        <v>267</v>
       </c>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" s="3" t="s">
-        <v>271</v>
+        <v>268</v>
       </c>
       <c r="B45" s="8" t="s">
-        <v>272</v>
+        <v>269</v>
       </c>
       <c r="C45" s="3" t="s">
         <v>11</v>
       </c>
       <c r="D45" s="8" t="s">
-        <v>273</v>
+        <v>270</v>
       </c>
       <c r="E45" s="3" t="s">
-        <v>274</v>
+        <v>271</v>
       </c>
       <c r="F45" s="6"/>
       <c r="G45" s="3" t="s">
-        <v>275</v>
+        <v>272</v>
       </c>
       <c r="H45" s="6"/>
       <c r="I45" s="3" t="s">
-        <v>276</v>
+        <v>273</v>
       </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" s="3" t="s">
-        <v>277</v>
+        <v>274</v>
       </c>
       <c r="B46" s="8" t="s">
-        <v>278</v>
+        <v>275</v>
       </c>
       <c r="C46" s="3" t="s">
         <v>11</v>
       </c>
       <c r="D46" s="8" t="s">
+        <v>276</v>
+      </c>
+      <c r="E46" s="3" t="s">
+        <v>277</v>
+      </c>
+      <c r="F46" s="3" t="s">
+        <v>278</v>
+      </c>
+      <c r="G46" s="3" t="s">
         <v>279</v>
       </c>
-      <c r="E46" s="3" t="s">
+      <c r="H46" s="3" t="s">
         <v>280</v>
       </c>
-      <c r="F46" s="3" t="s">
+      <c r="I46" s="3" t="s">
         <v>281</v>
-      </c>
-[...7 lines deleted...]
-        <v>284</v>
       </c>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" s="3" t="s">
-        <v>285</v>
+        <v>282</v>
       </c>
       <c r="B47" s="8" t="s">
-        <v>286</v>
+        <v>283</v>
       </c>
       <c r="C47" s="3" t="s">
         <v>11</v>
       </c>
       <c r="D47" s="8" t="s">
+        <v>284</v>
+      </c>
+      <c r="E47" s="3" t="s">
+        <v>285</v>
+      </c>
+      <c r="F47" s="3" t="s">
+        <v>286</v>
+      </c>
+      <c r="G47" s="3" t="s">
         <v>287</v>
       </c>
-      <c r="E47" s="3" t="s">
+      <c r="H47" s="3" t="s">
         <v>288</v>
       </c>
-      <c r="F47" s="3" t="s">
+      <c r="I47" s="3" t="s">
         <v>289</v>
-      </c>
-[...7 lines deleted...]
-        <v>292</v>
       </c>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" s="4" t="s">
-        <v>293</v>
+        <v>290</v>
       </c>
       <c r="B48" s="9" t="s">
-        <v>294</v>
+        <v>291</v>
       </c>
       <c r="C48" s="4" t="s">
         <v>65</v>
       </c>
       <c r="D48" s="9" t="s">
-        <v>295</v>
+        <v>292</v>
       </c>
       <c r="E48" s="6"/>
       <c r="F48" s="6"/>
       <c r="G48" s="6"/>
       <c r="H48" s="6"/>
       <c r="I48" s="4" t="s">
-        <v>296</v>
+        <v>293</v>
       </c>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" s="6" t="s">
-        <v>297</v>
+        <v>294</v>
       </c>
       <c r="B49" s="11" t="s">
-        <v>298</v>
+        <v>295</v>
       </c>
       <c r="C49" s="6" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
       <c r="D49" s="11" t="s">
-        <v>299</v>
+        <v>296</v>
       </c>
       <c r="E49" s="6"/>
       <c r="F49" s="6"/>
       <c r="G49" s="6"/>
       <c r="H49" s="6" t="s">
-        <v>300</v>
+        <v>297</v>
       </c>
       <c r="I49" s="6" t="s">
-        <v>301</v>
+        <v>298</v>
       </c>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" s="3" t="s">
+        <v>299</v>
+      </c>
+      <c r="B50" s="8" t="s">
+        <v>300</v>
+      </c>
+      <c r="C50" s="3" t="s">
+        <v>301</v>
+      </c>
+      <c r="D50" s="8" t="s">
         <v>302</v>
-      </c>
-[...7 lines deleted...]
-        <v>305</v>
       </c>
       <c r="E50" s="6"/>
       <c r="F50" s="3" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="G50" s="6"/>
       <c r="H50" s="3" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
       <c r="I50" s="3" t="s">
-        <v>308</v>
+        <v>305</v>
       </c>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" s="3" t="s">
-        <v>309</v>
+        <v>306</v>
       </c>
       <c r="B51" s="8" t="s">
-        <v>310</v>
+        <v>307</v>
       </c>
       <c r="C51" s="3" t="s">
         <v>11</v>
       </c>
       <c r="D51" s="8" t="s">
-        <v>311</v>
+        <v>308</v>
       </c>
       <c r="E51" s="3" t="s">
-        <v>193</v>
+        <v>190</v>
       </c>
       <c r="F51" s="3" t="s">
-        <v>312</v>
+        <v>309</v>
       </c>
       <c r="G51" s="6"/>
       <c r="H51" s="3" t="s">
-        <v>313</v>
+        <v>310</v>
       </c>
       <c r="I51" s="3" t="s">
-        <v>314</v>
+        <v>311</v>
       </c>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" s="3" t="s">
-        <v>315</v>
+        <v>312</v>
       </c>
       <c r="B52" s="8" t="s">
-        <v>316</v>
+        <v>313</v>
       </c>
       <c r="C52" s="3" t="s">
         <v>11</v>
       </c>
       <c r="D52" s="8" t="s">
-        <v>317</v>
+        <v>314</v>
       </c>
       <c r="E52" s="3" t="s">
-        <v>318</v>
+        <v>315</v>
       </c>
       <c r="F52" s="6"/>
       <c r="G52" s="3" t="s">
-        <v>319</v>
+        <v>316</v>
       </c>
       <c r="H52" s="3" t="s">
-        <v>320</v>
+        <v>317</v>
       </c>
       <c r="I52" s="3" t="s">
-        <v>321</v>
+        <v>318</v>
       </c>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" s="3" t="s">
-        <v>322</v>
+        <v>319</v>
       </c>
       <c r="B53" s="8" t="s">
-        <v>323</v>
+        <v>320</v>
       </c>
       <c r="C53" s="3" t="s">
         <v>11</v>
       </c>
       <c r="D53" s="8" t="s">
-        <v>324</v>
+        <v>321</v>
       </c>
       <c r="E53" s="3" t="s">
-        <v>325</v>
+        <v>322</v>
       </c>
       <c r="F53" s="3" t="s">
-        <v>326</v>
+        <v>323</v>
       </c>
       <c r="G53" s="6"/>
       <c r="H53" s="6"/>
       <c r="I53" s="3" t="s">
-        <v>327</v>
+        <v>324</v>
       </c>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" s="5" t="s">
-        <v>328</v>
+        <v>325</v>
       </c>
       <c r="B54" s="10" t="s">
-        <v>329</v>
+        <v>326</v>
       </c>
       <c r="C54" s="5" t="s">
-        <v>107</v>
+        <v>104</v>
       </c>
       <c r="D54" s="10" t="s">
-        <v>330</v>
+        <v>327</v>
       </c>
       <c r="E54" s="6"/>
       <c r="F54" s="6"/>
       <c r="G54" s="6"/>
       <c r="H54" s="6"/>
       <c r="I54" s="5" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" s="3" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
       <c r="B55" s="8" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
       <c r="C55" s="3" t="s">
         <v>11</v>
       </c>
       <c r="D55" s="8" t="s">
-        <v>334</v>
+        <v>331</v>
       </c>
       <c r="E55" s="3" t="s">
-        <v>335</v>
+        <v>332</v>
       </c>
       <c r="F55" s="3" t="s">
         <v>34</v>
       </c>
       <c r="G55" s="3" t="s">
-        <v>336</v>
+        <v>333</v>
       </c>
       <c r="H55" s="6"/>
       <c r="I55" s="3" t="s">
-        <v>337</v>
+        <v>334</v>
       </c>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" s="3" t="s">
-        <v>338</v>
+        <v>335</v>
       </c>
       <c r="B56" s="8" t="s">
-        <v>339</v>
+        <v>336</v>
       </c>
       <c r="C56" s="3" t="s">
         <v>11</v>
       </c>
       <c r="D56" s="8" t="s">
-        <v>340</v>
+        <v>337</v>
       </c>
       <c r="E56" s="3" t="s">
-        <v>75</v>
+        <v>72</v>
       </c>
       <c r="F56" s="3" t="s">
-        <v>341</v>
+        <v>338</v>
       </c>
       <c r="G56" s="6"/>
       <c r="H56" s="3" t="s">
-        <v>342</v>
+        <v>339</v>
       </c>
       <c r="I56" s="3" t="s">
-        <v>343</v>
+        <v>340</v>
       </c>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" s="3" t="s">
-        <v>344</v>
+        <v>341</v>
       </c>
       <c r="B57" s="8" t="s">
-        <v>345</v>
+        <v>342</v>
       </c>
       <c r="C57" s="3" t="s">
         <v>11</v>
       </c>
       <c r="D57" s="8" t="s">
+        <v>343</v>
+      </c>
+      <c r="E57" s="3" t="s">
+        <v>344</v>
+      </c>
+      <c r="F57" s="3" t="s">
+        <v>345</v>
+      </c>
+      <c r="G57" s="3" t="s">
         <v>346</v>
       </c>
-      <c r="E57" s="3" t="s">
+      <c r="H57" s="3" t="s">
         <v>347</v>
       </c>
-      <c r="F57" s="3" t="s">
+      <c r="I57" s="3" t="s">
         <v>348</v>
-      </c>
-[...7 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" s="5" t="s">
-        <v>352</v>
+        <v>349</v>
       </c>
       <c r="B58" s="10" t="s">
-        <v>353</v>
+        <v>350</v>
       </c>
       <c r="C58" s="5" t="s">
-        <v>107</v>
+        <v>104</v>
       </c>
       <c r="D58" s="10"/>
       <c r="E58" s="5" t="s">
-        <v>183</v>
+        <v>180</v>
       </c>
       <c r="F58" s="5" t="s">
+        <v>351</v>
+      </c>
+      <c r="G58" s="5" t="s">
+        <v>352</v>
+      </c>
+      <c r="H58" s="5" t="s">
+        <v>353</v>
+      </c>
+      <c r="I58" s="5" t="s">
         <v>354</v>
-      </c>
-[...7 lines deleted...]
-        <v>357</v>
       </c>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" s="3" t="s">
-        <v>358</v>
+        <v>355</v>
       </c>
       <c r="B59" s="8" t="s">
-        <v>359</v>
+        <v>356</v>
       </c>
       <c r="C59" s="3" t="s">
         <v>11</v>
       </c>
       <c r="D59" s="8" t="s">
+        <v>357</v>
+      </c>
+      <c r="E59" s="3" t="s">
+        <v>358</v>
+      </c>
+      <c r="F59" s="3" t="s">
+        <v>359</v>
+      </c>
+      <c r="G59" s="3" t="s">
+        <v>278</v>
+      </c>
+      <c r="H59" s="3" t="s">
         <v>360</v>
       </c>
-      <c r="E59" s="3" t="s">
+      <c r="I59" s="3" t="s">
         <v>361</v>
-      </c>
-[...10 lines deleted...]
-        <v>364</v>
       </c>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" s="3" t="s">
-        <v>365</v>
+        <v>362</v>
       </c>
       <c r="B60" s="8" t="s">
-        <v>366</v>
+        <v>363</v>
       </c>
       <c r="C60" s="3" t="s">
         <v>11</v>
       </c>
       <c r="D60" s="8" t="s">
-        <v>367</v>
+        <v>364</v>
       </c>
       <c r="E60" s="3" t="s">
-        <v>368</v>
+        <v>365</v>
       </c>
       <c r="F60" s="6"/>
       <c r="G60" s="3" t="s">
-        <v>167</v>
+        <v>164</v>
       </c>
       <c r="H60" s="3" t="s">
-        <v>369</v>
+        <v>366</v>
       </c>
       <c r="I60" s="3" t="s">
-        <v>370</v>
+        <v>367</v>
       </c>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" s="3" t="s">
-        <v>371</v>
+        <v>368</v>
       </c>
       <c r="B61" s="8" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
       <c r="C61" s="3" t="s">
         <v>11</v>
       </c>
       <c r="D61" s="8" t="s">
+        <v>370</v>
+      </c>
+      <c r="E61" s="3" t="s">
+        <v>371</v>
+      </c>
+      <c r="F61" s="3" t="s">
+        <v>271</v>
+      </c>
+      <c r="G61" s="3" t="s">
+        <v>372</v>
+      </c>
+      <c r="H61" s="3" t="s">
         <v>373</v>
       </c>
-      <c r="E61" s="3" t="s">
+      <c r="I61" s="3" t="s">
         <v>374</v>
-      </c>
-[...10 lines deleted...]
-        <v>377</v>
       </c>
     </row>
     <row r="62" spans="1:9">
       <c r="A62" s="3" t="s">
-        <v>378</v>
+        <v>375</v>
       </c>
       <c r="B62" s="8" t="s">
-        <v>379</v>
+        <v>376</v>
       </c>
       <c r="C62" s="3" t="s">
         <v>11</v>
       </c>
       <c r="D62" s="8" t="s">
+        <v>377</v>
+      </c>
+      <c r="E62" s="3" t="s">
+        <v>378</v>
+      </c>
+      <c r="F62" s="3" t="s">
+        <v>379</v>
+      </c>
+      <c r="G62" s="3" t="s">
         <v>380</v>
       </c>
-      <c r="E62" s="3" t="s">
+      <c r="H62" s="3" t="s">
         <v>381</v>
       </c>
-      <c r="F62" s="3" t="s">
+      <c r="I62" s="3" t="s">
         <v>382</v>
-      </c>
-[...7 lines deleted...]
-        <v>385</v>
       </c>
     </row>
     <row r="63" spans="1:9">
       <c r="A63" s="5" t="s">
-        <v>386</v>
+        <v>383</v>
       </c>
       <c r="B63" s="10" t="s">
-        <v>387</v>
+        <v>384</v>
       </c>
       <c r="C63" s="5" t="s">
-        <v>107</v>
+        <v>104</v>
       </c>
       <c r="D63" s="10"/>
       <c r="E63" s="5" t="s">
+        <v>385</v>
+      </c>
+      <c r="F63" s="5" t="s">
+        <v>386</v>
+      </c>
+      <c r="G63" s="5" t="s">
+        <v>387</v>
+      </c>
+      <c r="H63" s="5" t="s">
         <v>388</v>
       </c>
-      <c r="F63" s="5" t="s">
+      <c r="I63" s="5" t="s">
         <v>389</v>
-      </c>
-[...7 lines deleted...]
-        <v>392</v>
       </c>
     </row>
     <row r="64" spans="1:9">
       <c r="A64" s="5" t="s">
+        <v>390</v>
+      </c>
+      <c r="B64" s="10" t="s">
+        <v>391</v>
+      </c>
+      <c r="C64" s="5" t="s">
+        <v>104</v>
+      </c>
+      <c r="D64" s="10" t="s">
+        <v>392</v>
+      </c>
+      <c r="E64" s="5" t="s">
         <v>393</v>
       </c>
-      <c r="B64" s="10" t="s">
+      <c r="F64" s="5" t="s">
         <v>394</v>
       </c>
-      <c r="C64" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D64" s="10" t="s">
+      <c r="G64" s="5" t="s">
         <v>395</v>
-      </c>
-[...7 lines deleted...]
-        <v>398</v>
       </c>
       <c r="H64" s="6"/>
       <c r="I64" s="5" t="s">
-        <v>399</v>
+        <v>396</v>
       </c>
     </row>
     <row r="65" spans="1:9">
       <c r="A65" s="3" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="B65" s="8" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
       <c r="C65" s="3" t="s">
         <v>11</v>
       </c>
       <c r="D65" s="8" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="E65" s="3" t="s">
-        <v>381</v>
+        <v>378</v>
       </c>
       <c r="F65" s="6"/>
       <c r="G65" s="6"/>
       <c r="H65" s="3" t="s">
-        <v>403</v>
+        <v>400</v>
       </c>
       <c r="I65" s="3" t="s">
-        <v>404</v>
+        <v>401</v>
       </c>
     </row>
     <row r="66" spans="1:9">
       <c r="A66" s="3" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="B66" s="8" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="C66" s="3" t="s">
         <v>11</v>
       </c>
       <c r="D66" s="8" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
       <c r="E66" s="3" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="F66" s="6"/>
       <c r="G66" s="3" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="H66" s="3" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="I66" s="3" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="67" spans="1:9">
       <c r="A67" s="5" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="B67" s="10" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="C67" s="5" t="s">
-        <v>107</v>
+        <v>104</v>
       </c>
       <c r="D67" s="10" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="E67" s="6"/>
       <c r="F67" s="6"/>
       <c r="G67" s="6"/>
       <c r="H67" s="6"/>
       <c r="I67" s="5" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="68" spans="1:9">
       <c r="A68" s="5" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="B68" s="10" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="C68" s="5" t="s">
-        <v>107</v>
+        <v>104</v>
       </c>
       <c r="D68" s="10"/>
       <c r="E68" s="6"/>
       <c r="F68" s="6"/>
       <c r="G68" s="6"/>
       <c r="H68" s="6"/>
       <c r="I68" s="5" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="69" spans="1:9">
       <c r="A69" s="5" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="B69" s="10" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="C69" s="5" t="s">
-        <v>107</v>
+        <v>104</v>
       </c>
       <c r="D69" s="10"/>
       <c r="E69" s="6"/>
       <c r="F69" s="6"/>
       <c r="G69" s="6"/>
       <c r="H69" s="6"/>
       <c r="I69" s="5" t="s">
-        <v>421</v>
+        <v>418</v>
       </c>
     </row>
     <row r="70" spans="1:9">
       <c r="A70" s="3" t="s">
-        <v>422</v>
+        <v>419</v>
       </c>
       <c r="B70" s="8" t="s">
-        <v>423</v>
+        <v>420</v>
       </c>
       <c r="C70" s="3" t="s">
         <v>11</v>
       </c>
       <c r="D70" s="8" t="s">
+        <v>421</v>
+      </c>
+      <c r="E70" s="3" t="s">
+        <v>422</v>
+      </c>
+      <c r="F70" s="3" t="s">
+        <v>423</v>
+      </c>
+      <c r="G70" s="3" t="s">
         <v>424</v>
       </c>
-      <c r="E70" s="3" t="s">
+      <c r="H70" s="6" t="s">
         <v>425</v>
       </c>
-      <c r="F70" s="3" t="s">
+      <c r="I70" s="3" t="s">
         <v>426</v>
-      </c>
-[...7 lines deleted...]
-        <v>429</v>
       </c>
     </row>
     <row r="71" spans="1:9">
       <c r="A71" s="5" t="s">
-        <v>430</v>
+        <v>427</v>
       </c>
       <c r="B71" s="10" t="s">
-        <v>431</v>
+        <v>428</v>
       </c>
       <c r="C71" s="5" t="s">
-        <v>107</v>
+        <v>104</v>
       </c>
       <c r="D71" s="10"/>
       <c r="E71" s="5" t="s">
-        <v>432</v>
+        <v>429</v>
       </c>
       <c r="F71" s="5" t="s">
-        <v>433</v>
+        <v>430</v>
       </c>
       <c r="G71" s="6"/>
       <c r="H71" s="6"/>
       <c r="I71" s="5" t="s">
-        <v>434</v>
+        <v>431</v>
       </c>
     </row>
     <row r="72" spans="1:9">
       <c r="A72" s="6" t="s">
+        <v>432</v>
+      </c>
+      <c r="B72" s="11" t="s">
+        <v>433</v>
+      </c>
+      <c r="C72" s="6" t="s">
+        <v>149</v>
+      </c>
+      <c r="D72" s="11" t="s">
+        <v>434</v>
+      </c>
+      <c r="E72" s="6" t="s">
         <v>435</v>
       </c>
-      <c r="B72" s="11" t="s">
+      <c r="F72" s="6" t="s">
         <v>436</v>
-      </c>
-[...10 lines deleted...]
-        <v>439</v>
       </c>
       <c r="G72" s="6"/>
       <c r="H72" s="6" t="s">
-        <v>440</v>
+        <v>437</v>
       </c>
       <c r="I72" s="6" t="s">
-        <v>441</v>
+        <v>438</v>
       </c>
     </row>
     <row r="73" spans="1:9">
       <c r="A73" s="3" t="s">
-        <v>442</v>
+        <v>439</v>
       </c>
       <c r="B73" s="8" t="s">
-        <v>443</v>
+        <v>440</v>
       </c>
       <c r="C73" s="3" t="s">
         <v>11</v>
       </c>
       <c r="D73" s="8" t="s">
-        <v>444</v>
+        <v>441</v>
       </c>
       <c r="E73" s="3" t="s">
-        <v>368</v>
+        <v>365</v>
       </c>
       <c r="F73" s="3" t="s">
-        <v>445</v>
+        <v>442</v>
       </c>
       <c r="G73" s="6"/>
       <c r="H73" s="3" t="s">
-        <v>446</v>
+        <v>443</v>
       </c>
       <c r="I73" s="3" t="s">
-        <v>447</v>
+        <v>444</v>
       </c>
     </row>
     <row r="74" spans="1:9">
       <c r="A74" s="3" t="s">
-        <v>448</v>
+        <v>445</v>
       </c>
       <c r="B74" s="8" t="s">
-        <v>449</v>
+        <v>446</v>
       </c>
       <c r="C74" s="3" t="s">
         <v>11</v>
       </c>
       <c r="D74" s="8" t="s">
-        <v>450</v>
+        <v>447</v>
       </c>
       <c r="E74" s="3" t="s">
-        <v>192</v>
+        <v>189</v>
       </c>
       <c r="F74" s="3" t="s">
-        <v>451</v>
+        <v>448</v>
       </c>
       <c r="G74" s="3" t="s">
-        <v>313</v>
+        <v>310</v>
       </c>
       <c r="H74" s="6"/>
       <c r="I74" s="3" t="s">
-        <v>452</v>
+        <v>449</v>
       </c>
     </row>
     <row r="75" spans="1:9">
       <c r="A75" s="3" t="s">
-        <v>453</v>
+        <v>450</v>
       </c>
       <c r="B75" s="8" t="s">
-        <v>454</v>
+        <v>451</v>
       </c>
       <c r="C75" s="3" t="s">
         <v>11</v>
       </c>
       <c r="D75" s="8" t="s">
-        <v>455</v>
+        <v>452</v>
       </c>
       <c r="E75" s="3" t="s">
-        <v>456</v>
+        <v>453</v>
       </c>
       <c r="F75" s="6"/>
       <c r="G75" s="3" t="s">
-        <v>457</v>
+        <v>454</v>
       </c>
       <c r="H75" s="6" t="s">
-        <v>458</v>
+        <v>455</v>
       </c>
       <c r="I75" s="3" t="s">
-        <v>459</v>
+        <v>456</v>
       </c>
     </row>
     <row r="76" spans="1:9">
       <c r="A76" s="3" t="s">
-        <v>460</v>
+        <v>457</v>
       </c>
       <c r="B76" s="8" t="s">
-        <v>461</v>
+        <v>458</v>
       </c>
       <c r="C76" s="3" t="s">
         <v>11</v>
       </c>
       <c r="D76" s="8" t="s">
-        <v>462</v>
+        <v>459</v>
       </c>
       <c r="E76" s="6"/>
       <c r="F76" s="3" t="s">
-        <v>426</v>
+        <v>423</v>
       </c>
       <c r="G76" s="6"/>
       <c r="H76" s="3" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="I76" s="3" t="s">
-        <v>463</v>
+        <v>460</v>
       </c>
     </row>
     <row r="77" spans="1:9">
       <c r="A77" s="4" t="s">
-        <v>464</v>
+        <v>461</v>
       </c>
       <c r="B77" s="9" t="s">
-        <v>465</v>
+        <v>462</v>
       </c>
       <c r="C77" s="4" t="s">
         <v>65</v>
       </c>
       <c r="D77" s="9" t="s">
-        <v>466</v>
+        <v>463</v>
       </c>
       <c r="E77" s="4" t="s">
-        <v>467</v>
+        <v>464</v>
       </c>
       <c r="F77" s="6"/>
       <c r="G77" s="4" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="H77" s="4" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
       <c r="I77" s="4" t="s">
-        <v>470</v>
+        <v>467</v>
       </c>
     </row>
     <row r="78" spans="1:9">
       <c r="A78" s="5" t="s">
-        <v>471</v>
+        <v>468</v>
       </c>
       <c r="B78" s="10" t="s">
-        <v>472</v>
+        <v>469</v>
       </c>
       <c r="C78" s="5" t="s">
-        <v>107</v>
+        <v>104</v>
       </c>
       <c r="D78" s="10"/>
       <c r="E78" s="5" t="s">
         <v>52</v>
       </c>
       <c r="F78" s="6"/>
       <c r="G78" s="5" t="s">
-        <v>473</v>
+        <v>470</v>
       </c>
       <c r="H78" s="5" t="s">
-        <v>474</v>
+        <v>471</v>
       </c>
       <c r="I78" s="5" t="s">
-        <v>475</v>
+        <v>472</v>
       </c>
     </row>
     <row r="79" spans="1:9">
       <c r="A79" s="3" t="s">
-        <v>476</v>
+        <v>473</v>
       </c>
       <c r="B79" s="8" t="s">
-        <v>477</v>
+        <v>474</v>
       </c>
       <c r="C79" s="3" t="s">
         <v>11</v>
       </c>
       <c r="D79" s="8"/>
       <c r="E79" s="3" t="s">
-        <v>183</v>
+        <v>180</v>
       </c>
       <c r="F79" s="3" t="s">
+        <v>475</v>
+      </c>
+      <c r="G79" s="3" t="s">
+        <v>476</v>
+      </c>
+      <c r="H79" s="3" t="s">
+        <v>477</v>
+      </c>
+      <c r="I79" s="3" t="s">
         <v>478</v>
-      </c>
-[...7 lines deleted...]
-        <v>481</v>
       </c>
     </row>
     <row r="80" spans="1:9">
       <c r="A80" s="3" t="s">
-        <v>482</v>
+        <v>479</v>
       </c>
       <c r="B80" s="8" t="s">
-        <v>483</v>
+        <v>480</v>
       </c>
       <c r="C80" s="3" t="s">
         <v>11</v>
       </c>
       <c r="D80" s="8" t="s">
-        <v>484</v>
+        <v>481</v>
       </c>
       <c r="E80" s="3" t="s">
-        <v>485</v>
+        <v>482</v>
       </c>
       <c r="F80" s="6"/>
       <c r="G80" s="3" t="s">
+        <v>483</v>
+      </c>
+      <c r="H80" s="3" t="s">
+        <v>484</v>
+      </c>
+      <c r="I80" s="3" t="s">
+        <v>478</v>
+      </c>
+    </row>
+    <row r="81" spans="1:9">
+      <c r="A81" s="6" t="s">
+        <v>485</v>
+      </c>
+      <c r="B81" s="11" t="s">
         <v>486</v>
       </c>
-      <c r="H80" s="3" t="s">
+      <c r="C81" s="6" t="s">
+        <v>149</v>
+      </c>
+      <c r="D81" s="11"/>
+      <c r="E81" s="6"/>
+      <c r="F81" s="6"/>
+      <c r="G81" s="6"/>
+      <c r="H81" s="6"/>
+      <c r="I81" s="6"/>
+    </row>
+    <row r="82" spans="1:9">
+      <c r="A82" s="3" t="s">
         <v>487</v>
       </c>
-      <c r="I80" s="3" t="s">
-        <v>481</v>
+      <c r="B82" s="8" t="s">
+        <v>488</v>
+      </c>
+      <c r="C82" s="3" t="s">
+        <v>97</v>
+      </c>
+      <c r="D82" s="8"/>
+      <c r="E82" s="3" t="s">
+        <v>489</v>
+      </c>
+      <c r="F82" s="6"/>
+      <c r="G82" s="3" t="s">
+        <v>490</v>
+      </c>
+      <c r="H82" s="3" t="s">
+        <v>139</v>
+      </c>
+      <c r="I82" s="3" t="s">
+        <v>491</v>
+      </c>
+    </row>
+    <row r="83" spans="1:9">
+      <c r="A83" s="3" t="s">
+        <v>492</v>
+      </c>
+      <c r="B83" s="8" t="s">
+        <v>493</v>
+      </c>
+      <c r="C83" s="3" t="s">
+        <v>97</v>
+      </c>
+      <c r="D83" s="8"/>
+      <c r="E83" s="3" t="s">
+        <v>494</v>
+      </c>
+      <c r="F83" s="3" t="s">
+        <v>495</v>
+      </c>
+      <c r="G83" s="3" t="s">
+        <v>496</v>
+      </c>
+      <c r="H83" s="6"/>
+      <c r="I83" s="3" t="s">
+        <v>497</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>